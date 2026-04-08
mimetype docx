--- v0 (2025-11-01)
+++ v1 (2026-04-08)
@@ -1,1373 +1,1331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/peopleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/commentsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-  <Override PartName="/word/peopleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/commentsExtendedDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIdsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Toc447636768" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc453162403" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="1" w:name="_Toc447636822" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="2" w:name="_Toc453162403" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc447636768" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:id w:val="-146132815"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="36817D0C" w14:textId="3ED3DE8A" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+        <w:p w14:paraId="539C4340" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
           <w:pPr>
             <w:pStyle w:val="Titre1"/>
             <w:ind w:left="-1417"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
-            <w:drawing>
-[...47 lines deleted...]
-            </w:drawing>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C35DDC6" wp14:editId="4989CE78">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>-899795</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>7765645</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="7237379" cy="661481"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1" name="Zone de texte 1"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7237379" cy="661481"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="0A809187" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                  </w:rPr>
+                                  <w:t>Partie I</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="4C35DDC6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Zone de texte 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-70.85pt;margin-top:611.45pt;width:569.85pt;height:52.1pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClgGbTIwIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IfsRPBcuAmcFHA&#10;TQI4Rc40RVoCKC5L0pbcr++Sklwj7anohVhyl/uYmV3et7UiJ2FdBTqn41FKidAcikofcvr9dfPp&#10;lhLnmS6YAi1yehaO3q8+flg2JhMTKEEVwhJMol3WmJyW3pssSRwvRc3cCIzQ6JRga+bxag9JYVmD&#10;2WuVTNJ0njRgC2OBC+fw9bFz0lXML6Xg/llKJzxROcXefDxtPPfhTFZLlh0sM2XF+zbYP3RRs0pj&#10;0UuqR+YZOdrqj1R1xS04kH7EoU5AyoqLOANOM07fTbMrmRFxFgTHmQtM7v+l5U+nnXmxxLefoUUC&#10;AyCNcZkLj/vmGxRIGjt6iNO10tZhSuybYDQCer6AKFpPOD4uJtPFdHFHCUfffD6e3cakCcuG38Y6&#10;/0VATYKRU4skxezstHUe62PoEBKKadhUSkWilCYNJp3epPHDxYM/lMaPQ+fdDL7dt/04eyjOOJCF&#10;TgDO8E2FxbfM+RdmkXEcBVXsn/GQCrAI9BYlJdiff3sP8UgEeilpUEE5dT+OzApK1FeNFN2NZ7Mg&#10;uXiZ3SwmeLHXnv21Rx/rB0CRjnFfDI9miPdqMKWF+g3Fvg5V0cU0x9o59YP54Dtd47JwsV7HIBSZ&#10;YX6rd4aH1AHOAO1r+8as6fH3yNwTDFpj2TsautiOiDUKQVaRowB1h2qPOwo0UtcvU9iA63uM+r3y&#10;q18AAAD//wMAUEsDBBQABgAIAAAAIQBILo2K5QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcWifmp0kap6oiVUiIHlp64ebE2yRqbIfYbQNPz3KC4858mp3JV5Pp2QVH3zkr&#10;IZ5HwNDWTne2kXB438wSYD4oq1XvLEr4Qg+r4vYmV5l2V7vDyz40jEKsz5SENoQh49zXLRrl525A&#10;S97RjUYFOseG61FdKdz0XETRMzeqs/ShVQOWLdan/dlIeC03W7WrhEm++/Ll7bgePg8fT1Le303r&#10;JbCAU/iD4bc+VYeCOlXubLVnvYRZ/BgviCVHCJECIyZNE9pXkfQgFjHwIuf/ZxQ/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKWAZtMjAgAAOgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEgujYrlAAAADgEAAA8AAAAAAAAAAAAAAAAAfQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A809187" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                            </w:rPr>
+                            <w:t>Partie I</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wpg">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46C2ADC1" wp14:editId="3590AEFD">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:posOffset>0</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:align>top</wp:align>
+                    </wp:positionV>
+                    <wp:extent cx="7560945" cy="10691495"/>
+                    <wp:effectExtent l="0" t="0" r="8255" b="1905"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="2" name="Image 20"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="4" name="2020_10_16_couv_rvb_pour word-01.jpg"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId8"/>
+                            <a:stretch/>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7561459" cy="10691495"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <w:pict>
+                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                    <v:stroke joinstyle="miter"/>
+                    <v:formulas>
+                      <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                      <v:f eqn="sum @0 1 0"/>
+                      <v:f eqn="sum 0 0 @1"/>
+                      <v:f eqn="prod @2 1 2"/>
+                      <v:f eqn="prod @3 21600 pixelWidth"/>
+                      <v:f eqn="prod @3 21600 pixelHeight"/>
+                      <v:f eqn="sum @0 0 1"/>
+                      <v:f eqn="prod @6 1 2"/>
+                      <v:f eqn="prod @7 21600 pixelWidth"/>
+                      <v:f eqn="sum @8 21600 0"/>
+                      <v:f eqn="prod @7 21600 pixelHeight"/>
+                      <v:f eqn="sum @10 21600 0"/>
+                    </v:formulas>
+                    <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                    <o:lock v:ext="edit" aspectratio="t"/>
+                  </v:shapetype>
+                  <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:-251668480;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:page;margin-left:0.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:page;mso-position-vertical:top;width:595.35pt;height:841.85pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
+                    <v:imagedata r:id="rId16" o:title=""/>
+                    <o:lock v:ext="edit" rotation="t"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:eastAsia="ja-JP"/>
             </w:rPr>
             <w:br w:type="page" w:clear="all"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F636AF" wp14:editId="449CA054">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A95ECA4" wp14:editId="34A4030E">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>-899795</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="page">
                       <wp:posOffset>1799590</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="7451090" cy="6211570"/>
                     <wp:effectExtent l="0" t="0" r="3810" b="11430"/>
                     <wp:wrapSquare wrapText="bothSides"/>
                     <wp:docPr id="3" name="Zone de texte 4"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="7451090" cy="6211570"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                               <a:prstDash val="solid"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="5E648324" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                              <w:p w14:paraId="318886AA" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                                 <w:pPr>
                                   <w:pStyle w:val="COUV01titredocuc42"/>
                                   <w:rPr>
                                     <w:sz w:val="76"/>
                                     <w:szCs w:val="76"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="76"/>
                                     <w:szCs w:val="76"/>
                                   </w:rPr>
                                   <w:t>Lettre d’intention</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="5107D89D" w14:textId="5069F4EB" w:rsidR="007C49A9" w:rsidRDefault="00455368">
+                              <w:p w14:paraId="502C7B94" w14:textId="71CDA9EF" w:rsidR="000C4DCF" w:rsidRPr="00A77CB1" w:rsidRDefault="00A77CB1">
                                 <w:pPr>
-                                  <w:pStyle w:val="COUV02soustitredocuc24"/>
+                                  <w:pStyle w:val="COUV03nomduservice"/>
+                                  <w:rPr>
+                                    <w:b w:val="0"/>
+                                    <w:bCs/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
                                 </w:pPr>
                                 <w:proofErr w:type="gramStart"/>
-                                <w:r>
-[...3 lines deleted...]
-                                  <w:t>our</w:t>
+                                <w:r w:rsidRPr="00A77CB1">
+                                  <w:rPr>
+                                    <w:b w:val="0"/>
+                                    <w:bCs/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
+                                  <w:t>pour</w:t>
                                 </w:r>
                                 <w:proofErr w:type="gramEnd"/>
-                                <w:r>
-                                  <w:t xml:space="preserve"> une demande</w:t>
+                                <w:r w:rsidRPr="00A77CB1">
+                                  <w:rPr>
+                                    <w:b w:val="0"/>
+                                    <w:bCs/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> une demande de soutien à un projet pédagogique</w:t>
                                 </w:r>
-                                <w:r w:rsidR="003218C5">
-[...21 lines deleted...]
-                                </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr vert="horz" wrap="square" lIns="1079997" tIns="1080000" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype w14:anchorId="14F636AF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                  <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-70.85pt;margin-top:141.7pt;width:586.7pt;height:489.1pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk/TEn0gEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQVu91GTVdAtQhp&#10;YZEKHzBx7MZS4jG226R8PWMnLWj3bUUeLM8lJ+ecmWzux75jJ+m8RlPxYpFzJo3ARptDxX/+eHh3&#10;x5kPYBro0MiKn6Xn99u3bzaDLeUSW+wa6RiBGF8OtuJtCLbMMi9a2YNfoJWGigpdD4FCd8gaBwOh&#10;9122zPPbbEDXWIdCek/Z3VTk24SvlBThSSkvA+sqTtxCOl0663hm2w2UBwe21WKmAa9g0YM29NEr&#10;1A4CsKPTL6B6LRx6VGEhsM9QKS1k0kBqivyZmn0LViYtZI63V5v8/4MV3057+92xMH7EkQYYDRms&#10;L31M1sNXbGhocAyY1I3K9VEl8WbUTYaerybKMTBBydX7myJfU0lQ7XZZFDerZHMG5eV163z4LLFn&#10;8VJxR1NK8HB69IEIUOulJX7N4IPuujSpzjxLxL4d+JadgCbssdNNlEAIsTW7SJlEhbEeZ301NmdS&#10;SJtLBFp0vzkbaAsI4tcRnOSs+2LI5iJfrdfrFS3OHN7l9HDmUkiX+nIBIwim4oGz6fopTGtGc7YQ&#10;Hs3eiujvxP8DOap00hopTmxmvjTpJGDeyrhK/8ap6++/s/0DAAD//wMAUEsDBBQABgAIAAAAIQDi&#10;/VvB4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/fToMwFIfvTXyH5ph4Y7YWmIhIWcwSNIuJ&#10;yeYe4EArEGmLbdnw7S1Xenf+fPmd7xTbWQ3kLK3rjeYQrRkQqRsjet1yOH1UqwyI86gFDkZLDj/S&#10;wba8viowF+aiD/J89C0JIdrlyKHzfswpdU0nFbq1GaUOu09jFfrQ2pYKi5cQrgYaM5ZShb0OFzoc&#10;5a6TzddxUhzum7sTy6qD3VXvb/s6ecTp9eWb89ub+fkJiJez/4Nh0Q/qUAan2kxaODJwWEWb6CGw&#10;HOIs2QBZEJYsozpUcRqlQMuC/n+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBk/TEn&#10;0gEAAIMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDi&#10;/VvB4wAAAA4BAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+                  <v:shape w14:anchorId="0A95ECA4" id="Zone de texte 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-70.85pt;margin-top:141.7pt;width:586.7pt;height:489.1pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqS6i81QEAAIoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMJo4Fy0FbI0WB&#10;9AG4/YA1RVoEKC5L0pbcr++Sst0guQX1geA+PJyZXa3ux96wo/RBo214NSs5k1Zgq+2+4b9+Pry7&#10;4yxEsC0YtLLhJxn4/frtm9XgajnHDk0rPSMQG+rBNbyL0dVFEUQnewgzdNJSUaHvIVLo90XrYSD0&#10;3hTzsrwtBvSt8yhkCJTdTEW+zvhKSRG/KxVkZKbhxC3m0+dzl85ivYJ678F1WpxpwCtY9KAtPXqF&#10;2kAEdvD6BVSvhceAKs4E9gUqpYXMGkhNVT5Ts+3AyayFzAnualP4f7Di23HrfngWx4840gCTIYML&#10;dUjJ3fAVWxoaHCJmdaPyfVJJvBl1k6Gnq4lyjExQcvH+piqXVBJUu51X1c0i21xAffm78yF+ltiz&#10;dGm4pylleDg+hkgEqPXSkl6z+KCNyZMy9lki9W0gdOwINOGARrdJAiGk1uIiZRIVx93IdPtE5g7b&#10;EwmlBSYeHfo/nA20DIT0+wBecma+WHK7KhfL5XJB+3MO70r6ceZzSJfd5QJWEEzDI2fT9VOcto3G&#10;7SA+2q0T6f1JxgcyVuksOTGd2Jxp08CzjvNypo16Gueuf5/Q+i8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi/VvB4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/fToMwFIfvTXyH5ph4Y7YWmIhIWcwS&#10;NIuJyeYe4EArEGmLbdnw7S1Xenf+fPmd7xTbWQ3kLK3rjeYQrRkQqRsjet1yOH1UqwyI86gFDkZL&#10;Dj/Swba8viowF+aiD/J89C0JIdrlyKHzfswpdU0nFbq1GaUOu09jFfrQ2pYKi5cQrgYaM5ZShb0O&#10;Fzoc5a6TzddxUhzum7sTy6qD3VXvb/s6ecTp9eWb89ub+fkJiJez/4Nh0Q/qUAan2kxaODJwWEWb&#10;6CGwHOIs2QBZEJYsozpUcRqlQMuC/n+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDq&#10;S6i81QEAAIoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDi/VvB4wAAAA4BAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="29.99992mm,30mm,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="5E648324" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                        <w:p w14:paraId="318886AA" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                           <w:pPr>
                             <w:pStyle w:val="COUV01titredocuc42"/>
                             <w:rPr>
                               <w:sz w:val="76"/>
                               <w:szCs w:val="76"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="76"/>
                               <w:szCs w:val="76"/>
                             </w:rPr>
                             <w:t>Lettre d’intention</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5107D89D" w14:textId="5069F4EB" w:rsidR="007C49A9" w:rsidRDefault="00455368">
-[...31 lines deleted...]
-                        <w:p w14:paraId="350DE563" w14:textId="340E7A7A" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                        <w:p w14:paraId="502C7B94" w14:textId="71CDA9EF" w:rsidR="000C4DCF" w:rsidRPr="00A77CB1" w:rsidRDefault="00A77CB1">
                           <w:pPr>
                             <w:pStyle w:val="COUV03nomduservice"/>
+                            <w:rPr>
+                              <w:b w:val="0"/>
+                              <w:bCs/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
                           </w:pPr>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00A77CB1">
+                            <w:rPr>
+                              <w:b w:val="0"/>
+                              <w:bCs/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                            <w:t>pour</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="00A77CB1">
+                            <w:rPr>
+                              <w:b w:val="0"/>
+                              <w:bCs/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> une demande de soutien à un projet pédagogique</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="20A6F5E0" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="558DBEEC" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403354E9" w14:textId="3F324970" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="39E23BA0" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C4D53E0" w14:textId="623AA6B7" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="37164570" w14:textId="3A1DAFFD" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r w:rsidRPr="0022019A">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>L’Université de Bordeaux est engagée dans une politique d’amélioration continue de son offre de formation afin de favoriser la réussite étudiante. Trois grands axes guident la stratégie de l’établissement : l’ouverture des cursus, le renforcement de la connexion des programmes d’études avec le monde environnant et l’autonomisation des étudiants.</w:t>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidR="004911B4" w:rsidRPr="0022019A">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022019A">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversité </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>de Bordeaux est engagée dans une politique d’amélioration continue de son offre de formation afin de favoriser la réussite étudiante. Trois grands axes guident la stratégie de l’établissement : l’ouverture des cursus, le renforcement de la connexion des programmes d’études avec le monde environnant et l’autonomisation des étudiants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D977B11" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="6C72AB22" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>L’ouverture des cursus</w:t>
+        <w:t>ouverture des cursus</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>se traduit de trois manières :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0758E19E" w14:textId="47485B7B" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="061C2234" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>modularisation des programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>d’études</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consiste à organiser les parcours de formations sous forme de Blocs de Compétences et de Connaissances cohérents.</w:t>
+        <w:t xml:space="preserve"> consiste à organiser les parcours de formations sous forme de Blocs de Compétences et de Connaissances cohérents, permettant à l’étudiant de personnaliser son apprentissage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D424D7" w14:textId="25C60292" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="0058D945" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">La construction de </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>parcours personnalisables</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> offre davantage de cohérence entre les exigences académiques de l’établissement pour chaque parcours et les projets d’études et professionnels propres à chaque étudiant. La part socle de chaque parcours garantit le respect des attendus incontournables dans le champ disciplinaire étudié, tandis que les parts « personnalisation » et « ouverture » donnent une « coloration » personnelle à chaque parcours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20964006" w14:textId="185E3DFE" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="6B93DE44" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">adaptation des rythmes </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>vise à respecter la progressivité d’apprentissage propre à chaque étudiant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F22D9A8" w14:textId="6F3527C0" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="22C2CB5F" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3704D3B4" w14:textId="1ABE1AD3" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="2600B655" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Le renforcement de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>connexion des programmes d’études avec le monde environnant</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> vise à améliorer l’articulation entre les formations et trois enjeux prioritaires :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3A79C8" w14:textId="4AD4C260" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="045FA4E9" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115EBBE2" w14:textId="6850F6CB" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="644643CD" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">mondes socioprofessionnels et culturels </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>y compris internationaux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5A98DA" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="76A40269" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>transitions environnementales et sociétales</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6D58A" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="0CFD686A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B5AC9CE" w14:textId="2391BCCF" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="709B5E21" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Enfin l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>autonomisation des étudiants</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">autonomisation des étudiants </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>est développée sur trois échelles :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FC9FEF" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="13771DF7" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Au niveau de l’enseignement et de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">acte d’apprentissage </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>via les pédagogies actives, interactives et participatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A90465C" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="003218C5" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="5BC53783" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Au niveau des </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, grâce à un accompagnement des étudiants dans la construction de leur parcours individuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37492304" w14:textId="7BF8A560" w:rsidR="007522B1" w:rsidRDefault="00E43788" w:rsidP="003218C5">
+    <w:p w14:paraId="37EF91EE" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Au niveau de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">environnement d’étude </w:t>
       </w:r>
-      <w:r w:rsidRPr="003218C5">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>au moyen de ressources facilitant l’apprentissage et l’obtention d’informations pour réaliser des choix avisés lors de ses études.</w:t>
+        <w:t>au moyen de ressources facilitant l’apprentissages et l’obtention d’informations pour réaliser des choix avisés lors de ses études.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722812BA" w14:textId="40AFF3CE" w:rsidR="007522B1" w:rsidRDefault="007522B1">
-[...5 lines deleted...]
-    <w:p w14:paraId="78BE9288" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="7CBE1C2B" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55ADED18" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="7E40080E" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62789425" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="435B966C" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F5B0DD1" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="2E313A3B" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D057D0" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="0BE26FAD" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7377E9" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="05418CF7" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24691403" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="5893CDBB" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797BA6B7" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="2AC9CFD7" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C81F456" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="302F22AD" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C103ED2" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="37BFDCFE" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41049F0A" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="1725CD32" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274D029B" w14:textId="77777777" w:rsidR="00E27738" w:rsidRDefault="00E27738">
+    <w:p w14:paraId="7CDE782C" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29233E56" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CB1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les étapes d’instruction d’un projet pédagogique</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58425A7E" w14:textId="0D88E802" w:rsidR="00D62D8B" w:rsidRDefault="007522B1" w:rsidP="00D62D8B">
+    <w:p w14:paraId="2A5FBAB0" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E904B7">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6FB63661" w14:textId="5ECFAF63" w:rsidR="00B81441" w:rsidRDefault="00B81441" w:rsidP="00B81441">
+    <w:p w14:paraId="481B2183" w14:textId="4D86C0E4" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>L’université de Bordeaux propose de vous accompagner à chaque étape de votre projet pédagogique : à partir de votre idée et jusqu’au lancement du projet. Cet accompagnement sera mis en place par un</w:t>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CB1">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’université de Bordeaux propose de vous accompagner à chaque étape de votre projet pédagogique : à partir de votre idée et jusqu’au lancement du projet. Cet accompagnement sera mis en place par un chargé d’accompagnement de projets pédagogiques. Pour cela, un processus a été mis en place (voir schéma ci-dessous) et des informations sont à votre disposition sur le site « enseigner » de l’université </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B656E6">
-[...18 lines deleted...]
-        <w:r w:rsidR="00CB2E0C" w:rsidRPr="00AC062C">
+      <w:hyperlink r:id="rId17" w:tooltip="https://enseigner.u-bordeaux.fr/projets-pedagogiques" w:history="1">
+        <w:r w:rsidRPr="00A77CB1">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t>https://enseigner.u-bordeaux.fr/projets-pedagogiques</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E00C63A" w14:textId="4CFD3EA9" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+    <w:p w14:paraId="149E739D" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62563137" w14:textId="1B63C207" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+    <w:p w14:paraId="72CE82B9" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19363EEA" w14:textId="13C5F36E" w:rsidR="00D62D8B" w:rsidRDefault="00B81441" w:rsidP="00D62D8B">
+    <w:p w14:paraId="7779F9A0" w14:textId="0D4ABDC1" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C57EFA" wp14:editId="0E14B995">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620FB095" wp14:editId="4A9B988A">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5321300</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-506095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>335280</wp:posOffset>
+                  <wp:posOffset>220980</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1739900" cy="1477010"/>
+                <wp:extent cx="1155700" cy="1138555"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="35" name="ZoneTexte 14"/>
+                <wp:docPr id="53" name="ZoneTexte 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1739900" cy="1477010"/>
+                          <a:ext cx="1155700" cy="1138555"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="198F8FC0" w14:textId="77777777" w:rsidR="00C17F2E" w:rsidRPr="00C17F2E" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                          <w:p w14:paraId="71D7132F" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C17F2E">
+                            <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Validation à poursuivre </w:t>
+                              <w:t>Idée</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="468538D2" w14:textId="6E952D94" w:rsidR="00A6152A" w:rsidRPr="00C17F2E" w:rsidRDefault="00C17F2E" w:rsidP="00A6152A">
+                          <w:p w14:paraId="6307DA73" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>P</w:t>
-[...8 lines deleted...]
-                              <w:t>ar le financeur et/ou services spécifiques concernés</w:t>
+                              <w:t>Contacter accomapgnement-mapi@u-bordeaux.fr</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="32C57EFA" id="ZoneTexte 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:419pt;margin-top:26.4pt;width:137pt;height:116.3pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3xY/KgQEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0b+y0w7IacYp2RXcZ&#10;tgFdf4AiS7EAS1RJJXb+/SglS4r1VvRCSfx4fHzU8nbyg9gZJAehlfNZLYUJGjoXNq18/vN4+VUK&#10;Sip0aoBgWrk3JG9XF5+WY2zMFfQwdAYFgwRqxtjKPqXYVBXp3nhFM4gmcNACepX4iZuqQzUyuh+q&#10;q7r+Uo2AXUTQhoi9D4egXBV8a41Ov6wlk8TQSuaWisVi19lWq6VqNqhi7/SRhnoHC69c4KYnqAeV&#10;lNiiewPlnUYgsGmmwVdgrdOmzMDTzOv/pnnqVTRlFhaH4kkm+jhY/XP3FH+jSNM9TLzALMgYqSF2&#10;5nkmiz6fzFRwnCXcn2QzUxI6Fy2ub25qDmmOzT8vFjxJxqnO5REpfTfgRb60EnkvRS61+0HpkPov&#10;JXcL8OiGIfvPXPItTetJuO4VzzV0e6Y/8gZbSS9bhUYKTMM3KAvPYBTvtokBS5+Mcqg5grOuhenx&#10;D+TFvX6XrPNPXf0FAAD//wMAUEsDBBQABgAIAAAAIQD+rQtL3gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT8MwDIbvSPyHyJO4sbSFoqo0nSY+JA5c2Mrda0JTrUmqxlu7f493gqPtV6+fp9os&#10;bhBnM8U+eAXpOgFhfBt07zsFzf79vgARCb3GIXij4GIibOrbmwpLHWb/Zc476gSX+FiiAks0llLG&#10;1hqHcR1G4/n2EyaHxOPUST3hzOVukFmSPEmHvecPFkfzYk173J2cAiK9TS/Nm4sf38vn62yTNsdG&#10;qbvVsn0GQWahvzBc8RkdamY6hJPXUQwKioeCXUhBnrHCNZCmGW8OCrIifwRZV/K/Q/0LAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA98WPyoEBAADxAgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/q0LS94AAAALAQAADwAAAAAAAAAAAAAAAADbAwAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOYEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="620FB095" id="ZoneTexte 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-39.85pt;margin-top:17.4pt;width:91pt;height:89.65pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBRCZXgwEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2P0zAQvSPxHyzfaZKiwCpqugJWywUB&#10;0i4/wHXsxlLsMTNuk/57xm63RXBDXMb2fLx588ab+8VP4miQHIReNqtaChM0DC7se/nj+fHNnRSU&#10;VBjUBMH08mRI3m9fv9rMsTNrGGEaDAoGCdTNsZdjSrGrKtKj8YpWEE3goAX0KvET99WAamZ0P1Xr&#10;un5XzYBDRNCGiL0P56DcFnxrjU7frCWTxNRL5paKxWJ32Vbbjer2qOLo9IWG+gcWXrnATa9QDyop&#10;cUD3F5R3GoHAppUGX4G1TpsyA0/T1H9M8zSqaMosLA7Fq0z0/2D11+NT/I4iLR9h4QVmQeZIHbEz&#10;z7NY9PlkpoLjLOHpKptZktC5qGnb9zWHNMea5u1d27YZp7qVR6T02YAX+dJL5L0UudTxC6Vz6ktK&#10;7hbg0U1T9t+45FtadotwQy/XLzx3MJyY/swb7CX9PCg0UmCaPkFZeAaj+OGQGLD0ySjnmgs461qY&#10;Xv5AXtzv75J1+6nbXwAAAP//AwBQSwMEFAAGAAgAAAAhAAhq8nDfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJ2mhbcikqnhILLqhhP00NnFEPI5it0n/HncFy9Ec3Xtu&#10;sZ1sJ8568K1jhHSegNBcO9Vyg1B9vs3WIHwgVtQ51ggX7WFb3t4UlCs38oc+H0IjYgj7nBBMCH0u&#10;pa+NtuTnrtccf99usBTiOTRSDTTGcNvJLEkepaWWY4OhXj8bXf8cThYhBLVLL9Wr9e9f0/5lNEn9&#10;QBXi/d20ewIR9BT+YLjqR3Uoo9PRnVh50SHMVptVRBEWyzjhCiTZAsQRIUuXKciykP8nlL8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwUQmV4MBAADxAgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACGrycN8AAAAKAQAADwAAAAAAAAAAAAAAAADd&#10;AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOkEAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="198F8FC0" w14:textId="77777777" w:rsidR="00C17F2E" w:rsidRPr="00C17F2E" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                    <w:p w14:paraId="71D7132F" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C17F2E">
+                      <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Validation à poursuivre </w:t>
+                        <w:t>Idée</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="468538D2" w14:textId="6E952D94" w:rsidR="00A6152A" w:rsidRPr="00C17F2E" w:rsidRDefault="00C17F2E" w:rsidP="00A6152A">
+                    <w:p w14:paraId="6307DA73" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>P</w:t>
-[...173 lines deleted...]
-                        <w:t>et obtention des lettres de soutien</w:t>
+                        <w:t>Contacter accomapgnement-mapi@u-bordeaux.fr</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EDC8D31" wp14:editId="31EEAF7A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C07258D" wp14:editId="075E4598">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>922655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>181610</wp:posOffset>
+                  <wp:posOffset>105410</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1504950" cy="797560"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="ZoneTexte 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1504950" cy="797560"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4958ACC1" w14:textId="2D9F651E" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                          <w:p w14:paraId="6239C825" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
@@ -1440,92 +1398,92 @@
                             <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00E27738">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> de projet</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="69E84E77" w14:textId="4EA85949" w:rsidR="00E27738" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                          <w:p w14:paraId="5DC02987" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A6152A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Orientation vers le dispositif adapté ou accompagnement hors dispositif </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EDC8D31" id="ZoneTexte 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:72.65pt;margin-top:14.3pt;width:118.5pt;height:62.8pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8Y45phAEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x2TbsacYptRXsp&#10;ugLZfoAiS7EAS9RIJXb+fSklTYbuNuxCSfx4fHzU4m7yg9gZJAehlRezWgoTNHQubFr56+fDpy9S&#10;UFKhUwME08q9IXm3/PhhMcbGXEIPQ2dQMEigZoyt7FOKTVWR7o1XNINoAgctoFeJn7ipOlQjo/uh&#10;uqzr62oE7CKCNkTsvT8E5bLgW2t0+mEtmSSGVjK3VCwWu862Wi5Us0EVe6ePNNQ/sPDKBW56grpX&#10;SYktur+gvNMIBDbNNPgKrHXalBl4mov63TSrXkVTZmFxKJ5kov8Hq593q/iCIk3fYOIFZkHGSA2x&#10;M88zWfT5ZKaC4yzh/iSbmZLQuWheX93OOaQ5dnN7M78uulbn6oiUHg14kS+tRF5LUUvtnihxR059&#10;S8nNAjy4Ycj+M5V8S9N6Eq5r5ec3mmvo9sx+5AW2kn5vFRopMA3foez7APZ1m8C60iejHGqO4Cxr&#10;aX/8Anlvf75L1vmjLl8BAAD//wMAUEsDBBQABgAIAAAAIQC27z383QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSH0HaytxozZpUoUQp6qKuIIoPxI3N94mEfE6it0mvD3LCY6z82l2&#10;ptzOrhcXHEPnScPtSoFAqr3tqNHw9vp4k4MI0ZA1vSfU8I0BttXiqjSF9RO94OUQG8EhFAqjoY1x&#10;KKQMdYvOhJUfkNg7+dGZyHJspB3NxOGul4lSG+lMR/yhNQPuW6y/Dmen4f3p9PmRqufmwWXD5Gcl&#10;yd1Jra+X8+4eRMQ5/sHwW5+rQ8Wdjv5MNoiedZqtGdWQ5BsQDKzzhA9HdrI0AVmV8v+E6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8Y45phAEAAPACAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC27z383QAAAAoBAAAPAAAAAAAAAAAAAAAAAN4D&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6AQAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1C07258D" id="ZoneTexte 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:72.65pt;margin-top:8.3pt;width:118.5pt;height:62.8pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8Y45phAEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x2TbsacYptRXsp&#10;ugLZfoAiS7EAS9RIJXb+fSklTYbuNuxCSfx4fHzU4m7yg9gZJAehlRezWgoTNHQubFr56+fDpy9S&#10;UFKhUwME08q9IXm3/PhhMcbGXEIPQ2dQMEigZoyt7FOKTVWR7o1XNINoAgctoFeJn7ipOlQjo/uh&#10;uqzr62oE7CKCNkTsvT8E5bLgW2t0+mEtmSSGVjK3VCwWu862Wi5Us0EVe6ePNNQ/sPDKBW56grpX&#10;SYktur+gvNMIBDbNNPgKrHXalBl4mov63TSrXkVTZmFxKJ5kov8Hq593q/iCIk3fYOIFZkHGSA2x&#10;M88zWfT5ZKaC4yzh/iSbmZLQuWheX93OOaQ5dnN7M78uulbn6oiUHg14kS+tRF5LUUvtnihxR059&#10;S8nNAjy4Ycj+M5V8S9N6Eq5r5ec3mmvo9sx+5AW2kn5vFRopMA3foez7APZ1m8C60iejHGqO4Cxr&#10;aX/8Anlvf75L1vmjLl8BAAD//wMAUEsDBBQABgAIAAAAIQBeF+4Y3QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NbsIwEITvlfoO1lbiVuwGiCCNg6pWXKlKfyRuJl6SqPE6ig0Jb9/lVG47O6PZ&#10;b/P16Fpxxj40njQ8TRUIpNLbhioNX5+bxyWIEA1Z03pCDRcMsC7u73KTWT/QB553sRJcQiEzGuoY&#10;u0zKUNboTJj6Dom9o++diSz7StreDFzuWpkolUpnGuILtenwtcbyd3dyGr63x/3PXL1Xb27RDX5U&#10;ktxKaj15GF+eQUQc438YrviMDgUzHfyJbBAt6/lixlEe0hQEB2bLhBeHq5MkIItc3r5Q/AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8Y45phAEAAPACAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBeF+4Y3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN4D&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6AQAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4958ACC1" w14:textId="2D9F651E" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                    <w:p w14:paraId="6239C825" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00E27738" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
@@ -1547,255 +1505,320 @@
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> échange avec l</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>e.la</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> chargé</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00E27738">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>chargé</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E27738">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>e de projet</w:t>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00E27738">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> de projet</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="69E84E77" w14:textId="4EA85949" w:rsidR="00E27738" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                    <w:p w14:paraId="5DC02987" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A6152A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Orientation vers le dispositif adapté ou accompagnement hors dispositif </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6A6A3C" w14:textId="68CF14FC" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A07EF4E" wp14:editId="51973C3C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DAFD762" wp14:editId="7CAB1511">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-506095</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5321300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>297180</wp:posOffset>
+                  <wp:posOffset>72390</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1155700" cy="1138555"/>
+                <wp:extent cx="1739900" cy="1477010"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="ZoneTexte 9"/>
+                <wp:docPr id="35" name="ZoneTexte 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1155700" cy="1138555"/>
+                          <a:ext cx="1739900" cy="1477010"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="27DCBE37" w14:textId="77777777" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                          <w:p w14:paraId="1AB67E7A" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00C17F2E" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E27738">
+                            <w:r w:rsidRPr="00C17F2E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Idée</w:t>
+                              <w:t xml:space="preserve">Validation à poursuivre </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A7A1D72" w14:textId="77777777" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                          <w:p w14:paraId="661EDB32" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00C17F2E" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E27738">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>Contacter accomapgnement-mapi@u-bordeaux.fr</w:t>
+                              <w:t>P</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C17F2E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>ar le financeur et/ou services spécifiques concernés</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3A07EF4E" id="ZoneTexte 9" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-39.85pt;margin-top:23.4pt;width:91pt;height:89.65pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyRJtQgwEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2P0zAQvSPxHyzfaZKFwCpqugJWywUB&#10;0sIPcB27sRR7zIzbpP+esdttEdxWexnb8/HmzRuv7xY/iYNBchB62axqKUzQMLiw6+Wvnw9vbqWg&#10;pMKgJgiml0dD8m7z+tV6jp25gRGmwaBgkEDdHHs5phS7qiI9Gq9oBdEEDlpArxI/cVcNqGZG91N1&#10;U9fvqxlwiAjaELH3/hSUm4JvrdHpu7Vkkph6ydxSsVjsNttqs1bdDlUcnT7TUM9g4ZUL3PQCda+S&#10;Ent0/0F5pxEIbFpp8BVY67QpM/A0Tf3PNI+jiqbMwuJQvMhELwervx0e4w8UafkECy8wCzJH6oid&#10;eZ7Fos8nMxUcZwmPF9nMkoTORU3bfqg5pDnWNG9v27bNONW1PCKlLwa8yJdeIu+lyKUOXymdUp9S&#10;crcAD26asv/KJd/Ssl2EG3r57onnFoYj0595g72k33uFRgpM02coC89gFD/uEwOWPhnlVHMGZ10L&#10;0/MfyIv7+12yrj918wcAAP//AwBQSwMEFAAGAAgAAAAhAPxXjDPeAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOwHSNmRSVTwkFmwoYT+NhyQitqPYbdK/x13BcjRH955b&#10;bGfTixOPvnMWIVkqEGxrpzvbIFSfr4s1CB/IauqdZYQze9iW11cF5dpN9oNP+9CIGGJ9TghtCEMu&#10;pa9bNuSXbmAbf99uNBTiOTZSjzTFcNPLVKlMGupsbGhp4KeW65/90SCEoHfJuXox/u1rfn+eWlU/&#10;UIV4ezPvHkEEnsMfDBf9qA5ldDq4o9Ve9AiL1WYVUYT7LE64ACq9A3FASNMsAVkW8v+E8hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyRJtQgwEAAPECAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8V4wz3gAAAAoBAAAPAAAAAAAAAAAAAAAAAN0D&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6AQAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="2DAFD762" id="ZoneTexte 14" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:419pt;margin-top:5.7pt;width:137pt;height:116.3pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdxlQjgwEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvRfYfxB0X+x0RdMacYptRXsp&#10;ugHdfoAiS7EAS9RIJXb+fSklTYruNuxCSfx4fHzU8m7yg9gZJAehlfNZLYUJGjoXNq38/evh840U&#10;lFTo1ADBtHJvSN6tPl0sx9iYS+hh6AwKBgnUjLGVfUqxqSrSvfGKZhBN4KAF9CrxEzdVh2pkdD9U&#10;l3V9XY2AXUTQhoi994egXBV8a41OP6wlk8TQSuaWisVi19lWq6VqNqhi7/SRhvoHFl65wE1PUPcq&#10;KbFF9xeUdxqBwKaZBl+BtU6bMgNPM68/TPPSq2jKLCwOxZNM9P9g9fPuJf5EkaZvMPECsyBjpIbY&#10;meeZLPp8MlPBcZZwf5LNTEnoXLT4cntbc0hzbH61WPAkGac6l0ek9GjAi3xpJfJeilxq90TpkPqW&#10;krsFeHDDkP1nLvmWpvUkXNfKqzeea+j2TH/kDbaS/mwVGikwDd+hLDyDUfy6TQxY+mSUQ80RnHUt&#10;TI9/IC/u/btknX/q6hUAAP//AwBQSwMEFAAGAAgAAAAhAG7OxB/eAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1lbhR2yGgKMSpKn4kDlxow92NlzhqbEex26Rvz/YEx50ZzX5T&#10;bRY3sDNOsQ9egVwLYOjbYHrfKWj27/cFsJi0N3oIHhVcMMKmvr2pdGnC7L/wvEsdoxIfS63ApjSW&#10;nMfWotNxHUb05P2EyelE59RxM+mZyt3AMyGeuNO9pw9Wj/hisT3uTk5BSmYrL82bix/fy+frbEX7&#10;qBul7lbL9hlYwiX9heGKT+hQE9MhnLyJbFBQPBS0JZEhc2DXgJQZKQcFWZ4L4HXF/2+ofwEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdxlQjgwEAAPECAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuzsQf3gAAAAsBAAAPAAAAAAAAAAAAAAAAAN0D&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6AQAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="27DCBE37" w14:textId="77777777" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                    <w:p w14:paraId="1AB67E7A" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00C17F2E" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E27738">
+                      <w:r w:rsidRPr="00C17F2E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Idée</w:t>
+                        <w:t xml:space="preserve">Validation à poursuivre </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A7A1D72" w14:textId="77777777" w:rsidR="00E27738" w:rsidRPr="00E27738" w:rsidRDefault="00E27738" w:rsidP="00E27738">
+                    <w:p w14:paraId="661EDB32" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00C17F2E" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E27738">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>Contacter accomapgnement-mapi@u-bordeaux.fr</w:t>
+                        <w:t>P</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C17F2E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>ar le financeur et/ou services spécifiques concernés</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="167A440F" w14:textId="2C5A6314" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21DFC131" wp14:editId="0FE4A4E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D15A4B" wp14:editId="02FFE6EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2423160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2112010</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="299720" cy="539750"/>
                 <wp:effectExtent l="19050" t="0" r="43180" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="32" name="Chevron 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="299720" cy="539750"/>
                         </a:xfrm>
@@ -1820,79 +1843,79 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5EE9F4DF" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+              <v:shapetype w14:anchorId="70A4D08C" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 @0"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                 <v:handles>
                   <v:h position="#0,topLeft" xrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:190.8pt;margin-top:166.3pt;width:23.6pt;height:42.5pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAto7UcuAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU3b1Vpq00UEZUVkcVXQW7YZm2IzqU26W/+9&#10;40lv7zGPN9+rVrPrxR7H0HlSkC4SEEiNNx21Cl6eb88KECFqMrr3hAq+McCqPj6qdGn8gZ5wv42t&#10;4BIKpVZgYxxKKUNj0emw8AMS3z786HRkO7bSjPrA5a6XWZLk0umO+IPVA95YbD63k1OgvzZ3+Pj2&#10;/hCtW8/Tprh/lesLpU5P5usrEBHn+BeGX3xGh5qZdn4iE0SvYFmkOUdZLDMWnDjPCh6zY5Fe5iDr&#10;Sv7fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcc+rZf0BAAB3BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAto7UcuAAAAALAQAADwAAAAAA&#10;AAAAAAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
+              <v:shape id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:190.8pt;margin-top:166.3pt;width:23.6pt;height:42.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAto7UcuAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU3b1Vpq00UEZUVkcVXQW7YZm2IzqU26W/+9&#10;40lv7zGPN9+rVrPrxR7H0HlSkC4SEEiNNx21Cl6eb88KECFqMrr3hAq+McCqPj6qdGn8gZ5wv42t&#10;4BIKpVZgYxxKKUNj0emw8AMS3z786HRkO7bSjPrA5a6XWZLk0umO+IPVA95YbD63k1OgvzZ3+Pj2&#10;/hCtW8/Tprh/lesLpU5P5usrEBHn+BeGX3xGh5qZdn4iE0SvYFmkOUdZLDMWnDjPCh6zY5Fe5iDr&#10;Sv7fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcc+rZf0BAAB3BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAto7UcuAAAAALAQAADwAAAAAA&#10;AAAAAAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FD1FCE6" wp14:editId="1DBDA80C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F2F1DE" wp14:editId="7135B30D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3486785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2921000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="299720" cy="539750"/>
                 <wp:effectExtent l="19050" t="0" r="43180" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="39" name="Chevron 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="299720" cy="539750"/>
                         </a:xfrm>
@@ -1917,67 +1940,67 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70A59DD3" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:274.55pt;margin-top:230pt;width:23.6pt;height:42.5pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAhcRe0OEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92tNqGN2RQRlIpIaaugt212TILZ2ZjdtPHf&#10;Oz3pcXgfb76XL0fXigP2ofGkYTpRIJBKbxuqNLzuHq7mIEI0ZE3rCTX8YIBlcX6Wm8z6I23wsI2V&#10;4BIKmdFQx9hlUoayRmfCxHdInH363pnIZ19J25sjl7tWXiuVSmca4g+16fC+xvJrOzgN5nv9iC/v&#10;H8+xdqtxWM+f3uQq0fryYry7BRFxjH8wnPRZHQp22vuBbBCthmS2mDKqYZYqHsVEskhvQOxPUaJA&#10;Frn8v6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHPq2X9AQAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIXEXtDhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
+              <v:shape w14:anchorId="3F145C8B" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:274.55pt;margin-top:230pt;width:23.6pt;height:42.5pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAhcRe0OEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92tNqGN2RQRlIpIaaugt212TILZ2ZjdtPHf&#10;Oz3pcXgfb76XL0fXigP2ofGkYTpRIJBKbxuqNLzuHq7mIEI0ZE3rCTX8YIBlcX6Wm8z6I23wsI2V&#10;4BIKmdFQx9hlUoayRmfCxHdInH363pnIZ19J25sjl7tWXiuVSmca4g+16fC+xvJrOzgN5nv9iC/v&#10;H8+xdqtxWM+f3uQq0fryYry7BRFxjH8wnPRZHQp22vuBbBCthmS2mDKqYZYqHsVEskhvQOxPUaJA&#10;Frn8v6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHPq2X9AQAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIXEXtDhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="062810CD" wp14:editId="6E2F0AC9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3422FF05" wp14:editId="3D9E420D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1049655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2918460</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="299720" cy="539750"/>
                 <wp:effectExtent l="19050" t="0" r="43180" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="37" name="Chevron 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="299720" cy="539750"/>
                         </a:xfrm>
@@ -2002,67 +2025,67 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="752C8C42" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:82.65pt;margin-top:229.8pt;width:23.6pt;height:42.5pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAWF36YOIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCby5dbcqsTYcIykTGcJugb1lzbYpNUpt0q//e&#10;65M+Hu7HOd8tl5Pt2BGH0HonYT5LgKGrvW5dI2G/e7haAAtROa0671DCNwZYVudnpSq0P7kXPG5j&#10;w6jEhUJJMDH2BeehNmhVmPkeHd0+/GBVpDg0XA/qROW242mS5Nyq1tGCUT3eG6w/t6OVoL42j7h+&#10;e3+Oxq6mcbN4euUrIeXlxXR3CyziFP9g+NUndajI6eBHpwPrKOfimlAJmbjJgRGRzlMB7CBBZFkO&#10;vCr5/x+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxz6tl/QEAAHcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYXfpg4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
+              <v:shape w14:anchorId="2A0B8DF2" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:82.65pt;margin-top:229.8pt;width:23.6pt;height:42.5pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAWF36YOIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCby5dbcqsTYcIykTGcJugb1lzbYpNUpt0q//e&#10;65M+Hu7HOd8tl5Pt2BGH0HonYT5LgKGrvW5dI2G/e7haAAtROa0671DCNwZYVudnpSq0P7kXPG5j&#10;w6jEhUJJMDH2BeehNmhVmPkeHd0+/GBVpDg0XA/qROW242mS5Nyq1tGCUT3eG6w/t6OVoL42j7h+&#10;e3+Oxq6mcbN4euUrIeXlxXR3CyziFP9g+NUndajI6eBHpwPrKOfimlAJmbjJgRGRzlMB7CBBZFkO&#10;vCr5/x+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxz6tl/QEAAHcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYXfpg4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5494B629" wp14:editId="6E0919C8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B58C163" wp14:editId="16FFFCE9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4121785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2101850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="299720" cy="539750"/>
                 <wp:effectExtent l="19050" t="0" r="43180" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="34" name="Chevron 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="299720" cy="539750"/>
                         </a:xfrm>
@@ -2087,67 +2110,67 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4CD6C2E8" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:324.55pt;margin-top:165.5pt;width:23.6pt;height:42.5pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAVAkkZOIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93E1NDGbIoISkVKsSrobZods8HsbMxu2vjv&#10;XU96HObjve+Vq8l24kCDbx0rSGcJCOLa6ZYbBS/PdxcLED4ga+wck4Jv8rCqTk9KLLQ78hMddqER&#10;MYR9gQpMCH0hpa8NWfQz1xPH34cbLIZ4Do3UAx5juO3kZZLk0mLLscFgT7eG6s/daBXg1/aeNm/v&#10;j8HY9TRuFw+vcn2l1PnZdHMNItAU/mD41Y/qUEWnvRtZe9EpyOfLNKIKsiyNoyKRL/MMxF7BPM0T&#10;kFUp/2+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxz6tl/QEAAHcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBUCSRk4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
+              <v:shape w14:anchorId="4B71B7C1" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:324.55pt;margin-top:165.5pt;width:23.6pt;height:42.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAVAkkZOIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93E1NDGbIoISkVKsSrobZods8HsbMxu2vjv&#10;XU96HObjve+Vq8l24kCDbx0rSGcJCOLa6ZYbBS/PdxcLED4ga+wck4Jv8rCqTk9KLLQ78hMddqER&#10;MYR9gQpMCH0hpa8NWfQz1xPH34cbLIZ4Do3UAx5juO3kZZLk0mLLscFgT7eG6s/daBXg1/aeNm/v&#10;j8HY9TRuFw+vcn2l1PnZdHMNItAU/mD41Y/qUEWnvRtZe9EpyOfLNKIKsiyNoyKRL/MMxF7BPM0T&#10;kFUp/2+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxz6tl/QEAAHcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBUCSRk4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56AD6C54" wp14:editId="2F731C15">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7596398D" wp14:editId="1F2ADE4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>584835</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2108200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="299720" cy="539750"/>
                 <wp:effectExtent l="19050" t="0" r="43180" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="30" name="Chevron 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="299720" cy="539750"/>
                         </a:xfrm>
@@ -2172,284 +2195,625 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68B3FBCC" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:46.05pt;margin-top:166pt;width:23.6pt;height:42.5pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAafeQYeEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Kjz4NGGOBVCAhUhVFFAgt00HuKIeBxipw1/&#10;j7uC5WiO7j23XE62EzsafOtYQTpLQBDXTrfcKHh9uTubg/ABWWPnmBT8kIdldXxUYqHdnp9ptwmN&#10;iCHsC1RgQugLKX1tyKKfuZ44/j7dYDHEc2ikHnAfw20nsyS5lBZbjg0Ge7o1VH9tRqsAv9f39PT+&#10;8RiMXU3jev7wJlcXSp2eTDfXIAJN4Q+Gg35Uhyo6bd3I2otOwSJLI6kgz7O46QDkixzEVsF5epWA&#10;rEr5f0L1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHPq2X9AQAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGn3kGHhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
+              <v:shape w14:anchorId="48012683" id="Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:46.05pt;margin-top:166pt;width:23.6pt;height:42.5pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxz6tl/QEAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1buNGlRWRo1XUFX5bKC&#10;1S58gOuMGwvHY9mmaf+esZ2EFSAOK3KwMvG8N/Oex9neXnrNzuC8QtMUy0VVMDACW2VOTfHt6+HN&#10;+4L5wE3LNRpoiiv44nb3+tV2sDWssEPdgmNEYnw92KboQrB1WXrRQc/9Ai0Y2pToeh4odKeydXwg&#10;9l6Xq6p6Vw7oWutQgPf09S5vFrvELyWI8EVKD4HppqDeQlpdWo9xLXdbXp8ct50SYxv8BV30XBkq&#10;OlPd8cDZD6f+oOqVcOhRhoXAvkQplYCkgdQsq9/UPHXcQtJC5ng72+T/H634fH6yDy627u09iu+e&#10;Gdx33Jzgg7dkHx1qNKkcrK/n5Bj4EXaRro9w0sIuydjrbCxcAhP0cbXZ3KzIfkFb67ebm3UyvuT1&#10;BLbOh0+APYsvTUGnf3aYHeXnex9iB7yeslK3qFV7UFqnwJ2Oe+3Ymcdjrj5Wh6mAf56mzcuQVDpC&#10;kwdZdjIgXDVEQm0eQTLVRqFpCNL0wtwQFwJMWOatjreQ+1xX9CRvyfs47xGRdCbCyCxJ38w9EkyZ&#10;mWTizgaN+REKafhncPWvxjJ4RqTKaMIM7pVB9zcCTarGyjl/MilbE106Ynt9cMwFvcd8B7kRHdIV&#10;FMHNk0XTnZSPNzFen+dxov31v9j9BAAA//8DAFBLAwQUAAYACAAAACEAafeQYeEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Kjz4NGGOBVCAhUhVFFAgt00HuKIeBxipw1/&#10;j7uC5WiO7j23XE62EzsafOtYQTpLQBDXTrfcKHh9uTubg/ABWWPnmBT8kIdldXxUYqHdnp9ptwmN&#10;iCHsC1RgQugLKX1tyKKfuZ44/j7dYDHEc2ikHnAfw20nsyS5lBZbjg0Ge7o1VH9tRqsAv9f39PT+&#10;8RiMXU3jev7wJlcXSp2eTDfXIAJN4Q+Gg35Uhyo6bd3I2otOwSJLI6kgz7O46QDkixzEVsF5epWA&#10;rEr5f0L1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHPq2X9AQAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGn3kGHhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" adj="10800" fillcolor="#00b0f0" strokecolor="#00b0f0" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AA92E7E" wp14:editId="2DBC64C8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A9EB7B1" wp14:editId="45F9CFFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2726055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>2101850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1517650" cy="734060"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="33" name="ZoneTexte 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1517650" cy="734060"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4124A9DE" w14:textId="0E0DBD11" w:rsidR="00A6152A" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                          <w:p w14:paraId="1F748843" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A6152A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Lettre d’intention </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="36956F55" w14:textId="599BDDEE" w:rsidR="00A6152A" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                          <w:p w14:paraId="549C3866" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Rédaction puis s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A6152A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>ignature par le collège et la composante</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7AA92E7E" id="ZoneTexte 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.65pt;margin-top:165.5pt;width:119.5pt;height:57.8pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0JBn0hAEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x0SzoYcYptRXsp&#10;2gHpfoAiS7EAS9RIJXb+fSk1TYbuNuxCSfx4fHzU6mbygzgYJAehlfNZLYUJGjoXdq389Xz36asU&#10;lFTo1ADBtPJoSN6sP35YjbExV9DD0BkUDBKoGWMr+5RiU1Wke+MVzSCawEEL6FXiJ+6qDtXI6H6o&#10;rup6WY2AXUTQhoi9t69BuS741hqdnqwlk8TQSuaWisVit9lW65Vqdqhi7/SJhvoHFl65wE3PULcq&#10;KbFH9xeUdxqBwKaZBl+BtU6bMgNPM6/fTbPpVTRlFhaH4lkm+n+w+vGwiT9RpOk7TLzALMgYqSF2&#10;5nkmiz6fzFRwnCU8nmUzUxI6Fy3m18sFhzTHrj9/qZdF1+pSHZHSvQEv8qWVyGspaqnDAyXuyKlv&#10;KblZgDs3DNl/oZJvadpOwnWtXLzR3EJ3ZPYjL7CV9Huv0EiBafgBZd8ZjOK3fWLA0iejvNacwFnW&#10;0v70BfLe/nyXrMtHXb8AAAD//wMAUEsDBBQABgAIAAAAIQBf5nj33wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJOmRCWNU1X8SBy4UMJ9G2/jiNiOYrdJ357lRI8782l2&#10;ptzOthdnGkPnnYJ0kYAg13jduVZB/fX2sAYRIjqNvXek4EIBttXtTYmF9pP7pPM+toJDXChQgYlx&#10;KKQMjSGLYeEHcuwd/Wgx8jm2Uo84cbjt5TJJcmmxc/zB4EDPhpqf/ckqiFHv0kv9asP79/zxMpmk&#10;ecRaqfu7ebcBEWmO/zD81efqUHGngz85HUSvYLV8yhhVkGUpj2Iiz9esHNha5TnIqpTXG6pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADQkGfSEAQAA8AIAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF/mePffAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;3gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADqBAAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="4A9EB7B1" id="ZoneTexte 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.65pt;margin-top:165.5pt;width:119.5pt;height:57.8pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0JBn0hAEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x0SzoYcYptRXsp&#10;2gHpfoAiS7EAS9RIJXb+fSk1TYbuNuxCSfx4fHzU6mbygzgYJAehlfNZLYUJGjoXdq389Xz36asU&#10;lFTo1ADBtPJoSN6sP35YjbExV9DD0BkUDBKoGWMr+5RiU1Wke+MVzSCawEEL6FXiJ+6qDtXI6H6o&#10;rup6WY2AXUTQhoi9t69BuS741hqdnqwlk8TQSuaWisVit9lW65Vqdqhi7/SJhvoHFl65wE3PULcq&#10;KbFH9xeUdxqBwKaZBl+BtU6bMgNPM6/fTbPpVTRlFhaH4lkm+n+w+vGwiT9RpOk7TLzALMgYqSF2&#10;5nkmiz6fzFRwnCU8nmUzUxI6Fy3m18sFhzTHrj9/qZdF1+pSHZHSvQEv8qWVyGspaqnDAyXuyKlv&#10;KblZgDs3DNl/oZJvadpOwnWtXLzR3EJ3ZPYjL7CV9Huv0EiBafgBZd8ZjOK3fWLA0iejvNacwFnW&#10;0v70BfLe/nyXrMtHXb8AAAD//wMAUEsDBBQABgAIAAAAIQBf5nj33wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJOmRCWNU1X8SBy4UMJ9G2/jiNiOYrdJ357lRI8782l2&#10;ptzOthdnGkPnnYJ0kYAg13jduVZB/fX2sAYRIjqNvXek4EIBttXtTYmF9pP7pPM+toJDXChQgYlx&#10;KKQMjSGLYeEHcuwd/Wgx8jm2Uo84cbjt5TJJcmmxc/zB4EDPhpqf/ckqiFHv0kv9asP79/zxMpmk&#10;ecRaqfu7ebcBEWmO/zD81efqUHGngz85HUSvYLV8yhhVkGUpj2Iiz9esHNha5TnIqpTXG6pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADQkGfSEAQAA8AIAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF/mePffAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;3gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADqBAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="4124A9DE" w14:textId="0E0DBD11" w:rsidR="00A6152A" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                    <w:p w14:paraId="1F748843" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A6152A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Lettre d’intention </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="36956F55" w14:textId="599BDDEE" w:rsidR="00A6152A" w:rsidRPr="00A6152A" w:rsidRDefault="00A6152A" w:rsidP="00A6152A">
+                    <w:p w14:paraId="549C3866" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00A6152A" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Rédaction puis s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A6152A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>ignature par le collège et la composante</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6B91B921" w14:textId="7D2D8373" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50782458" w14:textId="3812E84A" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004D19CE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="175953F0" wp14:editId="0ED8C9A4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2402F771" wp14:editId="7ABAF22F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-512445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1631950" cy="1477010"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="ZoneTexte 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1631950" cy="1477010"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="53808AFB" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D62D8B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dossier de candidature </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05609954" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D62D8B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Rédaction </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>et obtention des lettres de soutien</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2402F771" id="ZoneTexte 15" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-40.35pt;margin-top:21.85pt;width:128.5pt;height:116.3pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEw8wAgwEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1PGzEQvSP1P1i+N5vQNsAqG1SK6AUB&#10;EvADHK+dtbT2mBknu/n3HTshqdob4jK25+PNmzdeXI++F1uD5CA0cjaZSmGChtaFdSNfX+6+XkpB&#10;SYVW9RBMI3eG5PXyy9liiLU5hw761qBgkED1EBvZpRTrqiLdGa9oAtEEDlpArxI/cV21qAZG9311&#10;Pp3OqwGwjQjaELH3dh+Uy4JvrdHp0VoySfSNZG6pWCx2lW21XKh6jSp2Th9oqA+w8MoFbnqEulVJ&#10;iQ26/6C80wgENk00+AqsddqUGXia2fSfaZ47FU2ZhcWheJSJPg9WP2yf4xOKNN7AyAvMggyRamJn&#10;nme06PPJTAXHWcLdUTYzJqFz0fzb7OoHhzTHZt8vLniSjFOdyiNS+m3Ai3xpJPJeilxqe09pn/qe&#10;krsFuHN9n/0nLvmWxtUoXNvI+TvPFbQ7pj/wBhtJbxuFRgpM/S8oC89gFH9uEgOWPhllX3MAZ10L&#10;08MfyIv7+12yTj91+QcAAP//AwBQSwMEFAAGAAgAAAAhAJDzqBndAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZBtsU2k6TXxIHLgwyt1rTFPROFWTrd2/Jz2xk2350evH&#10;+W50rThTHxrPGhZzBYK48qbhWkP59TbbgggR2WDrmTRcKMCuuL3JMTN+4E86H2ItUgiHDDXYGLtM&#10;ylBZchjmviNOux/fO4xp7GtpehxSuGvlUqm1dNhwumCxo2dL1e/h5DTEaPaLS/nqwvv3+PEyWFU9&#10;Yqn1/d24fwIRaYz/MEz6SR2K5HT0JzZBtBpmW7VJqIaHVaoTsFmvQBw1LKdGFrm8fqH4AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAITDzACDAQAA8QIAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJDzqBndAAAACgEAAA8AAAAAAAAAAAAAAAAA3QMA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADnBAAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="53808AFB" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D62D8B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dossier de candidature </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05609954" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D62D8B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Rédaction </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>et obtention des lettres de soutien</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C171977" w14:textId="3F5AA779" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D19CE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A83F517" wp14:editId="0EBD97C3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3788410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>149225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1968500" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="40" name="ZoneTexte 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1968500" cy="1200150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="45CF444A" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D62D8B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Lancement du projet</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B7BAFF6" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D62D8B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Installation des lignes budgétaires</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4A83F517" id="ZoneTexte 19" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:298.3pt;margin-top:11.75pt;width:155pt;height:94.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRnJvkgwEAAPECAAAOAAAAZHJzL2Uyb0RvYy54bWysUttO4zAQfUfiHyy/06RIsBA1RVwEL6sF&#10;CfYDXMduLMUeM+M26d/v2JQWsW+rfRnbczlz5owXN5MfxNYgOQitnM9qKUzQ0LmwbuXvt8ezKyko&#10;qdCpAYJp5c6QvFmenizG2Jhz6GHoDAoGCdSMsZV9SrGpKtK98YpmEE3goAX0KvET11WHamR0P1Tn&#10;dX1ZjYBdRNCGiL0PH0G5LPjWGp2erSWTxNBK5paKxWJX2VbLhWrWqGLv9J6G+gcWXrnATQ9QDyop&#10;sUH3F5R3GoHAppkGX4G1TpsyA08zr79N89qraMosLA7Fg0z0/2D1r+1rfEGRpjuYeIFZkDFSQ+zM&#10;80wWfT6ZqeA4S7g7yGamJHQuur68uqg5pDk2563ML4qw1bE8IqUnA17kSyuR91LkUtuflLglp36m&#10;5G4BHt0wZP+RS76laTUJ17XyxyfPFXQ7pj/yBltJ7xuFRgpMwz2UhWcwirebxIClT0b5qNmDs66l&#10;/f4P5MV9fZes409d/gEAAP//AwBQSwMEFAAGAAgAAAAhAOw6JBXdAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNxY2qJWrDSdJj4kDlwY5e41XlOtSaomW7t/j3eCo18/ev24&#10;2ix2EGeaQu+dgnSVgCDXet27TkHz/f7wBCJEdBoH70jBhQJs6tubCkvtZ/dF513sBJe4UKICE+NY&#10;ShlaQxbDyo/keHfwk8XI49RJPeHM5XaQWZIU0mLv+ILBkV4MtcfdySqIUW/TS/Nmw8fP8vk6m6TN&#10;sVHq/m7ZPoOItMQ/GK76rA41O+39yekgBgX5uigYVZA95iAYWCfXYM9BmuUg60r+f6H+BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGcm+SDAQAA8QIAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOw6JBXdAAAACgEAAA8AAAAAAAAAAAAAAAAA3QMA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADnBAAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="45CF444A" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D62D8B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Lancement du projet</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B7BAFF6" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D62D8B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>Installation des lignes budgétaires</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="004D19CE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BAC7906" wp14:editId="6093B9C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1443355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1135380</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2108200" cy="482600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="ZoneTexte 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2108200" cy="482600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7BBD3D4D" w14:textId="30BB5EC0" w:rsidR="00D62D8B" w:rsidRPr="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+                          <w:p w14:paraId="2C7F1FDC" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D62D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Passage en instances </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="25E59DE6" w14:textId="4C5EF82F" w:rsidR="00D62D8B" w:rsidRPr="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+                          <w:p w14:paraId="23F5F2F8" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Commission Permanente pour les Projets Pédagogiques (</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D62D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>C3P</w:t>
@@ -2470,77 +2834,77 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> et/ou autres comités</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="175953F0" id="ZoneTexte 17" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:113.65pt;margin-top:89.4pt;width:166pt;height:38pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASKvdbggEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+wEQxAYcYp+oL0M&#10;24BuP0CRpViAJWqkEjv/fpSSJkV7K3qhKJJ6fHzU+mbygzgYJAehlfNZLYUJGjoXdq38++fx20oK&#10;Sip0aoBgWnk0JG82X7+sx9iYBfQwdAYFgwRqxtjKPqXYVBXp3nhFM4gmcNICepX4iruqQzUyuh+q&#10;RV0vqxGwiwjaEHH04ZSUm4JvrdHpl7VkkhhaydxSsVjsNttqs1bNDlXsnT7TUB9g4ZUL3PQC9aCS&#10;Ent076C80wgENs00+AqsddqUGXiaef1mmudeRVNmYXEoXmSiz4PVPw/P8TeKNN3BxAvMgoyRGuJg&#10;nmey6PPJTAXnWcLjRTYzJaE5uJjXK96FFJpz31eLJfsMU11fR6T0ZMCL7LQSeS1FLXX4QelU+lKS&#10;mwV4dMOQ41cq2UvTdhKua+XyheYWuiOzH3mBraR/e4VGCkzDPZR9n8Bu9wmsK30yyunNGZxlLUzP&#10;XyDv7fW9VF0/6uY/AAAA//8DAFBLAwQUAAYACAAAACEAhnJbI94AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70h9B2uRuFGb0NA0xKkQiCuo5Ufi5sbbJGq8jmK3CW/f7QmOOzOa/aZY&#10;T64TJxxC60nD3VyBQKq8banW8PnxepuBCNGQNZ0n1PCLAdbl7KowufUjbfC0jbXgEgq50dDE2OdS&#10;hqpBZ8Lc90js7f3gTORzqKUdzMjlrpOJUg/SmZb4Q2N6fG6wOmyPTsPX2/7ne6He6xeX9qOflCS3&#10;klrfXE9PjyAiTvEvDBd8RoeSmXb+SDaITkOSLO85ysYy4w2cSNMVKzu20kUGsizk/w3lGQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABIq91uCAQAA8AIAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIZyWyPeAAAACwEAAA8AAAAAAAAAAAAAAAAA3AMA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADnBAAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1BAC7906" id="ZoneTexte 17" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:113.65pt;margin-top:6.25pt;width:166pt;height:38pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAl1RlWggEAAPACAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0b+wEQxEYcYp+oLsU&#10;XYF2P0CRpViAJWqkEjv/fpSSJkN3G3qhKJJ6fHzU6nbyg9gbJAehlfNZLYUJGjoXtq389f50vZSC&#10;kgqdGiCYVh4Mydv11bfVGBuzgB6GzqBgkEDNGFvZpxSbqiLdG69oBtEETlpArxJfcVt1qEZG90O1&#10;qOubagTsIoI2RBx9PCbluuBba3T6aS2ZJIZWMrdULBa7ybZar1SzRRV7p0801H+w8MoFbnqGelRJ&#10;iR26f6C80wgENs00+AqsddqUGXiaef1pmrdeRVNmYXEonmWir4PVL/u3+IoiTfcw8QKzIGOkhjiY&#10;55ks+nwyU8F5lvBwls1MSWgOLub1knchhebc9+Xihn2GqS6vI1L6YcCL7LQSeS1FLbV/pnQs/SjJ&#10;zQI8uWHI8QuV7KVpMwnXtXL5QXMD3YHZj7zAVtLvnUIjBabhAcq+j2B3uwTWlT4Z5fjmBM6yFqan&#10;L5D39ve9VF0+6voPAAAA//8DAFBLAwQUAAYACAAAACEAf2k2fdwAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhENaVphMCcQVtMCRuWeO1FY1TNdla3h5zgqP9f/r9uVzP&#10;vhcnHGMXyMD1QoFAqoPrqDHw/vZ8lYOIyZKzfSA08I0R1tX5WWkLFyba4GmbGsElFAtroE1pKKSM&#10;dYvexkUYkDg7hNHbxOPYSDfaict9LzOl7qS3HfGF1g742GL9tT16A7uXw+fHrXptnrwepjArSX4l&#10;jbm8mB/uQSSc0x8Mv/qsDhU77cORXBS9gSxb3jDKQaZBMKD1ihd7A3muQVal/P9B9QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAl1RlWggEAAPACAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/aTZ93AAAAAkBAAAPAAAAAAAAAAAAAAAAANwDAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5QQAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7BBD3D4D" w14:textId="30BB5EC0" w:rsidR="00D62D8B" w:rsidRPr="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+                    <w:p w14:paraId="2C7F1FDC" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D62D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Passage en instances </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="25E59DE6" w14:textId="4C5EF82F" w:rsidR="00D62D8B" w:rsidRPr="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+                    <w:p w14:paraId="23F5F2F8" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRPr="00D62D8B" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Commission Permanente pour les Projets Pédagogiques (</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D62D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>C3P</w:t>
@@ -2549,3545 +2913,3570 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D62D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> et/ou autres comités</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004D19CE">
-[...145 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C08278E" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+    <w:p w14:paraId="0D38A760" w14:textId="39E91F18" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BA61D9" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+    <w:p w14:paraId="5179C9BE" w14:textId="3701CB4A" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F6C53F5" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
+    <w:p w14:paraId="483D5CE2" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D77A209" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7521224A" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECF5747" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="132D6912" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0420D5DF" w14:textId="77777777" w:rsidR="00D62D8B" w:rsidRDefault="00D62D8B" w:rsidP="00D62D8B">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="50249880" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297D4A73" w14:textId="77777777" w:rsidR="00B81441" w:rsidRDefault="00B81441" w:rsidP="0054221B">
+    <w:p w14:paraId="26FB52D9" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1688E0AE" w14:textId="77777777" w:rsidR="00B81441" w:rsidRDefault="00B81441" w:rsidP="0054221B">
+    <w:p w14:paraId="12A61B56" w14:textId="77777777" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5A84EE" w14:textId="77777777" w:rsidR="00B81441" w:rsidRDefault="00B81441" w:rsidP="0054221B">
-[...23 lines deleted...]
-    <w:p w14:paraId="788ADE68" w14:textId="698D2FF7" w:rsidR="00D62D8B" w:rsidRPr="0054221B" w:rsidRDefault="0054221B" w:rsidP="0054221B">
+    <w:p w14:paraId="0973772E" w14:textId="60E3A546" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1" w:rsidP="00A77CB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6C583826" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318C644D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B7BB8B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8CAB2D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD1D750" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70174C5D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D663473" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E7132B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E53BD1C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF360EC" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082C5215" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADADA6F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD119CD" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6065C34E" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FAD128" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B142FE" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA9AA9" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="0054221B" w:rsidRDefault="0053134C" w:rsidP="00A77CB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AA5E24" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E98FE06" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F35A46B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CB459F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EA5928" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676B1158" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1185578E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437C9C5B" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E872AA0" w14:textId="6B7B4FA2" w:rsidR="000C4DCF" w:rsidRDefault="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="textecourantcorps11noir"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Titre du projet</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Titre du projet </w:t>
+      <w:r w:rsidRPr="00A77CB1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00455368">
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>(acronyme &amp; nom développé)</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A77CB1">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB0FCA8" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
+    <w:p w14:paraId="0112FAF3" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D99292" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
+    <w:p w14:paraId="5031ECC1" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Structure de référence </w:t>
       </w:r>
-      <w:r w:rsidRPr="00455368">
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(collège, institut de formation ou pôle)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD8C734" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
+    <w:p w14:paraId="265495F6" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRPr="00A77CB1" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Composante dans laquelle va s’implanter le projet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00455368">
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(unité de formation, département d’IUT, service)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295ED967" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
+    <w:p w14:paraId="1609C840" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRPr="00A77CB1" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Formation concernée </w:t>
       </w:r>
-      <w:r w:rsidRPr="00455368">
+      <w:r w:rsidRPr="00A77CB1">
         <w:rPr>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(si dispositif concerné)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CB1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1053F67A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="encadrtextec11bleupointille"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002354C8" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
+      <w:pPr>
+        <w:pStyle w:val="encadrtextec11bleupointille"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nom du porteur principal du projet</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C71125" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
-[...4 lines deleted...]
-    <w:p w14:paraId="30B1AD2D" w14:textId="2D3DAC4D" w:rsidR="00F85314" w:rsidRDefault="004673CA" w:rsidP="004673CA">
+    <w:p w14:paraId="66782172" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Nom</w:t>
-[...17 lines deleted...]
-        <w:t>u porteur :</w:t>
+        <w:t>Fonction/ responsabilité pédagogique ou cycle d’étude :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B716C77" w14:textId="2D24BB70" w:rsidR="00F85314" w:rsidRDefault="00F85314" w:rsidP="00F85314">
-[...13 lines deleted...]
-    <w:p w14:paraId="495B16D4" w14:textId="77777777" w:rsidR="00F85314" w:rsidRDefault="00F85314" w:rsidP="00F85314">
+    <w:p w14:paraId="29A7F360" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse mail </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4687AEB0" w14:textId="77777777" w:rsidR="00F85314" w:rsidRDefault="00F85314" w:rsidP="00F85314">
+    <w:p w14:paraId="2B306D63" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro de téléphone </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FDAA0D" w14:textId="77777777" w:rsidR="00F85314" w:rsidRDefault="00F85314" w:rsidP="004673CA">
+    <w:p w14:paraId="7BE13BB0" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE99249" w14:textId="2DABB36F" w:rsidR="004673CA" w:rsidRDefault="00F85314" w:rsidP="004673CA">
+    <w:p w14:paraId="0ABBCF25" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Nom(s)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Nom(s) et prénom(s) du ou des co-porteurs s’il y en a</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DFB37B" w14:textId="77777777" w:rsidR="004673CA" w:rsidRDefault="004673CA" w:rsidP="004673CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="encadrtextec11bleupointille"/>
+    <w:p w14:paraId="59EB3673" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="149EDB72" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
-[...5 lines deleted...]
-    <w:p w14:paraId="5CEB165B" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788" w:rsidP="00185150">
+    <w:p w14:paraId="620669D3" w14:textId="43B6E13A" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Articulation entre le projet et la stratégie de l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C58982" w14:textId="0BD8E6FE" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="2B16A403" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Indiquer sur quels axes stratégiques de l’université votre projet porte, en cochant la ou les cases s’y référant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2247C9" w14:textId="45194091" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966">
+    <w:p w14:paraId="1E9ED132" w14:textId="7205A260" w:rsidR="000C4DCF" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ces éléments peuvent être pré-complétés par l</w:t>
       </w:r>
-      <w:r w:rsidR="00EF0843">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> chargé d’accompagnement de projets pédagogique</w:t>
       </w:r>
-      <w:r w:rsidR="00C01661">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> suite à votre premier échange. </w:t>
+        <w:t xml:space="preserve"> suite à votre premier échange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52392202" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="25C2F144" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8472"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00480E61" w14:paraId="7DBF69A1" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="1DE9CB8B" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="74DA8223" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="0A489787" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>OUVERTURE DES CURSUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="5C8C9096" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="3ED988AC" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33443B80" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="2D32617F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Parcours personnalisables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAB7AA2" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="00D3225A" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="5659C1F6" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="3664D69E" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1793AE60" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="3A5D0E3F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Adéquation avec le projet professionnel et personnel de l’étudiant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17955139" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="1EF84B13" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="4A068929" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="40B2FAE9" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C72D46E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="558A4683" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Inclusion d’une grande diversité de publics et de projets étudiants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C4C6689" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="34BFE4A2" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="01BA1EF2" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="74774BE2" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C8B93E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="2D50913D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mise en place de l’alignement pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A776712" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="06E0ADC6" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="666B5A8E" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="77D1CA17" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C41D1A0" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="1FA71DD5" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mise en place des blocs de connaissances et de compétences (BCC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6413CB4E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="69302A40" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="10B08086" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="25ABC12C" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F7DF704" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="4642C353" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Intégration des parts socle, personnalisation et ouverture pour permettre la construction de parcours personnalisables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E7A30D7" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="0A4C2172" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480E61" w14:paraId="42F0E179" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="40467C47" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3F550B" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+          <w:p w14:paraId="491E75A6" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>désannualisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> des parcours étudiants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EAE61F6" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+          <w:p w14:paraId="309431C7" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="2B1167D4" w14:textId="77777777" w:rsidTr="00185150">
+      <w:tr w:rsidR="0053134C" w14:paraId="1FBB51DC" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="465630A3" w14:textId="53ADF47B" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="6B1A9997" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>CONNEXION DE LA FORMATION A SON ENVIRONNEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="7394B5DA" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="768321F9" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="684FF4E1" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="5EC4BD4B" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA3C100" w14:textId="5388EF38" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="704016E5" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ancrage dans la recherche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E3026DF" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="65BB5550" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="7EFF798E" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="348CD9B6" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646B7B4B" w14:textId="474E1DB2" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="3C9EE147" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Articulation avec le monde socio-économique et culturel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A65D094" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="36354460" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="0DD68831" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="7F4DB8EC" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E73AD7" w14:textId="1AD61427" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="1A88F5DC" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Intégration des enjeux de transitions environnementales et sociétales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C9267E" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="134CAB20" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="1CB483EA" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="1A5BCAB3" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409D9FF7" w14:textId="21CFD185" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="63BC2ED1" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Développement de compétences transverses et de la pluridisciplinarité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A0E969A" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="455CF625" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="30D6A9B5" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="25635015" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5435661F" w14:textId="3CA59B61" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="4E7C0606" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ouverture à l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>inter-disciplinarité</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9BA35B" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="06FFFB96" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="54F1D384" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="3AE1E9A5" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="363961D1" w14:textId="3846BDB1" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="6E03FE02" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Développement de compétences en lien avec les « métiers d’avenir »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="526A5954" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="2A347E66" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="3E6D64B3" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="4C43D21A" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4C4D49" w14:textId="0CE806E5" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="07CD2993" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sensibilisation ou formation à l’innovation et à l’entrepreneuriat des étudiants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="763DDDA8" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="64C09C94" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="551702D2" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="0C2D5A14" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="2E06C742" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="60DFFE58" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>AUTONOMISATION DES ETUDIANTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="06ED9F8A" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="38DD6E6C" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED415F1" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="42E55827" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mise en place de pédagogie active, interactive et participative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="595AAEB8" w14:textId="5BCCE40F" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="7373B46B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="5FA1F880" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="64044283" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="650E2AAD" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="21E20153" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Aménagement de nouveaux espaces d’apprentissage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B881BDE" w14:textId="60E523B6" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="765989B1" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="114668A2" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="4F134EAE" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63C73338" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="12787522" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement de l’étudiant dans la construction de son parcours individuel via la mise en place de directions d’études et d’accompagnement des étudiants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C04DAAF" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="32324F27" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="3D870FDD" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="0A486838" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5528C878" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="32BE35F0" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mise à disposition des informations nécessaires à la compréhension de son parcours d’étude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="189F9796" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="46281207" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="68535971" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="32D00DBD" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="229FD24B" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="16D2DF5F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>INTERNATIONALISATION DES FORMATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="40615C59" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="06057B15" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="609B27DB" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="72ABD769" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internationalisation à domicile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B54D44D" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="4573C97C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="0902D3A5" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="1B88EA80" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72209C05" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="1B4F90B9" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Développement de compétences fondamentales langagières et interculturelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680E55EA" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="566FD69B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="395853ED" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="713AD863" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C7E080E" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="6E990371" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Apprentissage de la langue en lien avec le cursus universitaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A07D3E2" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="7F26092C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="52AF372B" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="17910E82" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="0C98883D" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="798C5475" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>ORIENTATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185150" w14:paraId="7FFA6ADE" w14:textId="77777777">
+      <w:tr w:rsidR="0053134C" w14:paraId="508CD1E4" w14:textId="77777777" w:rsidTr="00CE0E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E45081" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="32E64A66" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Lien BAC-3 BAC+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF11D36" w14:textId="77777777" w:rsidR="00185150" w:rsidRDefault="00185150" w:rsidP="00185150">
+          <w:p w14:paraId="47C0F53C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
+            <w:pPr>
+              <w:pStyle w:val="tableauc10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053134C" w14:paraId="1C36C1B2" w14:textId="77777777" w:rsidTr="00CE0E73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9464" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
+          </w:tcPr>
+          <w:p w14:paraId="455D0287" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00A850BE" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
+            <w:pPr>
+              <w:pStyle w:val="tableauc10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A850BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>INSERTION PROFESSIONNELLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053134C" w14:paraId="0CAEB268" w14:textId="77777777" w:rsidTr="00CE0E73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB19C88" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00A850BE" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
+            <w:pPr>
+              <w:pStyle w:val="tableauc10"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A850BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Préparation des étudiants à leur avenir professionnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="00A3DB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CF098F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00A850BE" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="tableauc10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44E2C713" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61"/>
-    <w:p w14:paraId="4AFC0AA1" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="26A70F60" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C">
+      <w:pPr>
+        <w:pStyle w:val="txtboldc11noir"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322F9272" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF"/>
+    <w:p w14:paraId="6611F248" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Votre projet est-il en lien avec les transformations inscrites dans la feuille de route de votre mention ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42309D74" w14:textId="0FEEF101" w:rsidR="00480E61" w:rsidRPr="00144966" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="5988B050" w14:textId="149E20DE" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...40 lines deleted...]
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:t>Cette section ne concerne pas tous les projets, vous pouvez en discuter avec l</w:t>
+        <w:t>Vous trouverez des informations sur les feuilles de route de mention sur le site « Enseigner Université de Bordeaux » (</w:t>
       </w:r>
-      <w:r w:rsidR="00EF0843">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00A77CB1" w:rsidRPr="00004070">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>https://enseigner.u-bordeaux.fr/politique-de-formation/cadrage-institutionnel/feuilles-de-route</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A77CB1">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="652AB4BB" w14:textId="53147E76" w:rsidR="00A77CB1" w:rsidRDefault="00A77CB1">
+      <w:pPr>
+        <w:pStyle w:val="txtlistec11noir"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chargé d’accompagnement des projets pédagogiques</w:t>
+        <w:t>Cette section ne concerne pas tous les projets, vous pouvez en discuter avec le chargé d’accompagnement des projets pédagogiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E15323F" w14:textId="388FB024" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="6BE0C613" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dispositif de soutien </w:t>
-[...2 lines deleted...]
-        <w:t>envisagé</w:t>
+        <w:t>Dispositif de soutien choisi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E35832F" w14:textId="007842D9" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="291BBF04" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cocher </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Cocher dans la colonne de droite à quel dispositif vous souhaitez candidater et l’axe visé par le projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789A7628" w14:textId="6AD941B0" w:rsidR="00F85314" w:rsidRPr="002420E8" w:rsidRDefault="00F85314" w:rsidP="002420E8">
+    <w:p w14:paraId="4746E274" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="002420E8" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ces éléments peuvent être pré-complétés par l</w:t>
       </w:r>
-      <w:r w:rsidR="002420E8">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> chargé d’accompagnement de projets pédagogique</w:t>
       </w:r>
-      <w:r w:rsidR="00392343">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> suite à votre premier échange. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F69C49" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="056A5DA0" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">Le site « Enseigner Université de Bordeaux » présente l’ensemble des dispositifs de soutien aux projets pédagogiques au sein de l’établissement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tooltip="https://enseigner.u-bordeaux.fr/projets-pedagogiques/dispositifs-de-soutien" w:history="1">
+      <w:hyperlink r:id="rId19" w:tooltip="https://enseigner.u-bordeaux.fr/projets-pedagogiques/dispositifs-de-soutien" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="21"/>
           </w:rPr>
           <w:t>https://enseigner.u-bordeaux.fr/projets-pedagogiques/dispositifs-de-soutien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A432A3D" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="0D6F2D18" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10060" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3873"/>
         <w:gridCol w:w="1792"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00380219" w14:paraId="0BCA4398" w14:textId="370BCDF7" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="7996A4B4" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB838A7" w14:textId="4B34F9AB" w:rsidR="00380219" w:rsidRDefault="00380219">
+          <w:p w14:paraId="5982FCAF" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DISPOSITIFS DE SOUTIEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE138A7" w14:textId="77777777" w:rsidR="00380219" w:rsidRDefault="00665C93">
+          <w:p w14:paraId="1124BB84" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">COCHEZ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F625E58" w14:textId="026B2CAC" w:rsidR="00665C93" w:rsidRDefault="00665C93">
+          <w:p w14:paraId="493A66AF" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LE DISPOSITIF ENVISAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3EA4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE9549F" w14:textId="104D25F8" w:rsidR="00380219" w:rsidRDefault="00DC5CC3">
+          <w:p w14:paraId="60821619" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN QUOI </w:t>
-[...27 lines deleted...]
-              <w:t> ?</w:t>
+              <w:t>EN QUOI VOTRE PROJET VOUS SEMBLE EN ADEQUATION AVEC LE DISPOSITIF ENVISAGE ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380219" w14:paraId="515B0C3D" w14:textId="44F3D72E" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="0EA61933" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38DFB91C" w14:textId="025B4982" w:rsidR="00380219" w:rsidRDefault="00380219" w:rsidP="00380219">
+          <w:p w14:paraId="2339959D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Soutien à la Transformation et à l’Expérimentation Pédagogiques (STEP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79CD3AF0" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="003340E3" w:rsidRDefault="00380219">
+          <w:p w14:paraId="732D6433" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5992DA4C" w14:textId="77777777" w:rsidR="00380219" w:rsidRDefault="00380219">
+          <w:p w14:paraId="2F69F343" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380219" w:rsidRPr="00B656E6" w14:paraId="6550DC26" w14:textId="71CD8699" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w:rsidRPr="0070191F" w14:paraId="075328B3" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF14E29" w14:textId="1D6EBE7C" w:rsidR="00380219" w:rsidRPr="00B656E6" w:rsidRDefault="00380219" w:rsidP="00380219">
+          <w:p w14:paraId="1521746D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00B656E6" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B656E6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bordeaux University Learning and Teaching development (BUILD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4050581B" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="00B656E6" w:rsidRDefault="00380219">
+          <w:p w14:paraId="3F7C243B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00B656E6" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B1987C" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="00B656E6" w:rsidRDefault="00380219">
+          <w:p w14:paraId="1886D2D6" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00B656E6" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003340E3" w14:paraId="33C6FBCA" w14:textId="5C33C575" w:rsidTr="003340E3">
+      <w:tr w:rsidR="0053134C" w14:paraId="5EF71919" w14:textId="77777777" w:rsidTr="0053134C">
         <w:trPr>
           <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19C57333" w14:textId="7B2391DE" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="1C4CFD0C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonner l’Accompagnement de la Réussite Étudiante </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(CARE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322106C0" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="50947AAB" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Orientation et consolidation du projet d’études</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A1A7D90" w14:textId="380CB876" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="6B32CCA2" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Professionnalisation et employabilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="154FDC66" w14:textId="41C9189B" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="16E14CE1" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="492AEF72" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="5C4F081D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003340E3" w14:paraId="4D7665BD" w14:textId="77777777" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="1EFF29CD" w14:textId="77777777" w:rsidTr="0053134C">
         <w:trPr>
           <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC1DC6F" w14:textId="77777777" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="488AC8BF" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A327F8A" w14:textId="5AC1DA3C" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="0F441A1C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E53BC94" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="42AA6C07" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380219" w14:paraId="166E8A85" w14:textId="0F30CF5E" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="52E8183C" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73B639D7" w14:textId="5896D076" w:rsidR="00380219" w:rsidRDefault="00380219" w:rsidP="00380219">
+          <w:p w14:paraId="3DF36E78" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Appel à Candidatures « Soutien au renforcement de l’alignement pédagogique »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30D5D58F" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="003340E3" w:rsidRDefault="00380219">
+          <w:p w14:paraId="3EE1D8FF" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9012A7" w14:textId="77777777" w:rsidR="00380219" w:rsidRDefault="00380219">
+          <w:p w14:paraId="794E7B96" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380219" w14:paraId="1C43C5A1" w14:textId="582871C6" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="76199272" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29C4D34E" w14:textId="27B17663" w:rsidR="00380219" w:rsidRDefault="00380219" w:rsidP="00380219">
+          <w:p w14:paraId="2CF6A19F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Appel à Manifestation d’Intérêt Projets Partenaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEB19A5" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="003340E3" w:rsidRDefault="00380219">
+          <w:p w14:paraId="0CA312DA" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A1A25B" w14:textId="77777777" w:rsidR="00380219" w:rsidRDefault="00380219">
+          <w:p w14:paraId="6716F09D" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003340E3" w14:paraId="31F865B9" w14:textId="2DDE4657" w:rsidTr="003340E3">
+      <w:tr w:rsidR="0053134C" w14:paraId="3A499C84" w14:textId="77777777" w:rsidTr="0053134C">
         <w:trPr>
           <w:trHeight w:val="750"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4261BB" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="4E141055" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appel à </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>anifestation d’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ntérêt Esprit d’entreprendre et d’innover</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8CC22D" w14:textId="77777777" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3" w:rsidP="003340E3">
+          <w:p w14:paraId="72C35C86" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="0053134C">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="55"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe thématique libre </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F018089" w14:textId="5B9CD050" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3" w:rsidP="003340E3">
+          <w:p w14:paraId="4BC1841B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="0053134C">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="55"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe thématique « Nouveaux Espaces d’Apprentissage » </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27ACF9D0" w14:textId="33F92CCA" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3" w:rsidP="003340E3">
+          <w:p w14:paraId="59F5CA5C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="433D43CF" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="4561215C" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003340E3" w14:paraId="717BE275" w14:textId="77777777" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="7C6109F2" w14:textId="77777777" w:rsidTr="0053134C">
         <w:trPr>
           <w:trHeight w:val="574"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15E4DD0C" w14:textId="77777777" w:rsidR="003340E3" w:rsidRPr="00380219" w:rsidRDefault="003340E3" w:rsidP="00380219">
+          <w:p w14:paraId="3506427B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00380219" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0800C923" w14:textId="7938123A" w:rsidR="003340E3" w:rsidRPr="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="4C3129F2" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003340E3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21310AE6" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3">
+          <w:p w14:paraId="15230AC6" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380219" w14:paraId="18469FA7" w14:textId="205F2BA0" w:rsidTr="00665C93">
+      <w:tr w:rsidR="0053134C" w14:paraId="47B734AB" w14:textId="77777777" w:rsidTr="0053134C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="216336C9" w14:textId="3621FD2B" w:rsidR="00380219" w:rsidRDefault="00380219" w:rsidP="00380219">
+          <w:p w14:paraId="31C775B6" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380219">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appel à Projets Région Enseignement Supérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="763988EB" w14:textId="77777777" w:rsidR="00380219" w:rsidRPr="003340E3" w:rsidRDefault="00380219">
+          <w:p w14:paraId="4BFB9711" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="003340E3" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E196147" w14:textId="77777777" w:rsidR="00380219" w:rsidRDefault="00380219">
+          <w:p w14:paraId="0DDF39C0" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="00CE0E73">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69CF1759" w14:textId="6C1335F5" w:rsidR="00480E61" w:rsidRDefault="008A5BCD">
+    <w:p w14:paraId="73249D61" w14:textId="1399FCAC" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
-        <w:t>Desc</w:t>
-[...2 lines deleted...]
-        <w:t>ription du projet</w:t>
+        <w:t>Description du projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BF9F67" w14:textId="77777777" w:rsidR="00480E61" w:rsidRPr="00F1215F" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="0BE8B328" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00F1215F" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Résumer brièvement votre projet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1215F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F1215F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>maximum</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F1215F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ½ page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5305BC" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
-[...17 lines deleted...]
-    <w:p w14:paraId="4E561585" w14:textId="583F31A2" w:rsidR="00480E61" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="6C8677B8" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Problématiques et enjeux : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C0C117" w14:textId="34055220" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="7DABCE0B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Périmètre (formation concernée, nombre d’ECT</w:t>
       </w:r>
-      <w:r w:rsidR="00452882">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, nombre d’heures) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677027E3" w14:textId="5EB76050" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="430C741B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parties prenantes </w:t>
       </w:r>
-      <w:r w:rsidR="006528E3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(autre formations, partenaires extérieurs…) </w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35698040" w14:textId="6B827436" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="4FCF103E" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Publics </w:t>
       </w:r>
-      <w:r w:rsidR="006528E3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ciblés </w:t>
       </w:r>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C03369" w14:textId="531A4B5E" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="55AEEB98" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalités de mise en œuvre (sous quelle temporalité, livrables imaginés à ce stade) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CA240D" w14:textId="6E6A9218" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="32911497" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Impacts recherchés</w:t>
       </w:r>
-      <w:r w:rsidR="006528E3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pour le public cible, pour vous) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A62DF35" w14:textId="34E22D1B" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="02CFADB1" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Autres informations pertinentes</w:t>
       </w:r>
-      <w:r w:rsidR="00134E43">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E74BD5" w14:textId="77777777" w:rsidR="00144966" w:rsidRDefault="00144966">
+    <w:p w14:paraId="744701B1" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59114157" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="6318CB74" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63AECA06" w14:textId="77777777" w:rsidR="00144966" w:rsidRDefault="00144966">
+    <w:p w14:paraId="4941FE20" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2381CAA4" w14:textId="77777777" w:rsidR="006528E3" w:rsidRDefault="006528E3">
+    <w:p w14:paraId="03BEFB6E" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100F01CB" w14:textId="0EF7F0DB" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="50C04A5B" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
       <w:r>
-        <w:t>Décrire vos besoins</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Décrire vos besoins. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC48A16" w14:textId="0BD03DC7" w:rsidR="00480E61" w:rsidRDefault="005F1A4B" w:rsidP="005F1A4B">
+    <w:p w14:paraId="62C2FA8D" w14:textId="77777777" w:rsidR="00BD6962" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00480E61">
-[...6 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Il ne s’agit pas de rentrer dans le détail des besoins mais plutôt de lister les principaux postes qui nécessiteront un budget. Quelques exemples :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C76913" w14:textId="15E41276" w:rsidR="002761B2" w:rsidRPr="00144966" w:rsidRDefault="005F1A4B" w:rsidP="002420E8">
+    <w:p w14:paraId="35C29B92" w14:textId="77777777" w:rsidR="00BD6962" w:rsidRPr="00BD6962" w:rsidRDefault="00BD6962" w:rsidP="00BD6962">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD6962">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Matériel (fournitures, licences logiciels, frais de déplacement, hébergement, équipement…)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594C496B" w14:textId="1A9663FC" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="00144966" w:rsidP="00144966">
+    <w:p w14:paraId="05F9D8E3" w14:textId="104F6D35" w:rsidR="00BD6962" w:rsidRPr="00BD6962" w:rsidRDefault="00BD6962" w:rsidP="00BD6962">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Travaux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD12B13" w14:textId="57439DDB" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="005F1A4B" w:rsidP="00144966">
+    <w:p w14:paraId="0901E132" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00144966" w:rsidRPr="00144966">
+      <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ngénierie pédagogique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et/ou de formation</w:t>
       </w:r>
-      <w:r w:rsidR="00144966" w:rsidRPr="00144966">
+      <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (scénarisation d’un cours, méthodologie pédagogique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, transformation d’une maquette</w:t>
       </w:r>
-      <w:r w:rsidR="00144966" w:rsidRPr="00144966">
+      <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">…) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D4BBA0" w14:textId="79E46928" w:rsidR="00144966" w:rsidRPr="00144966" w:rsidRDefault="005F1A4B" w:rsidP="00144966">
+    <w:p w14:paraId="2828E187" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="00144966" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5A3FC5" w14:textId="3F6215C0" w:rsidR="003340E3" w:rsidRPr="002420E8" w:rsidRDefault="005F1A4B" w:rsidP="002420E8">
+    <w:p w14:paraId="4360D1E2" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="002420E8" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00144966" w:rsidRPr="00144966">
+      <w:r w:rsidRPr="00144966">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ngénierie numérique (création de contenu vidéo, photographique…)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6903E8B2" w14:textId="77777777" w:rsidR="002420E8" w:rsidRPr="002420E8" w:rsidRDefault="002420E8" w:rsidP="002420E8">
+    <w:p w14:paraId="74609CC5" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="002420E8" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145D1770" w14:textId="77777777" w:rsidR="002420E8" w:rsidRDefault="002420E8" w:rsidP="003340E3">
+    <w:p w14:paraId="396B3152" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37570001" w14:textId="4BCBB494" w:rsidR="002420E8" w:rsidRPr="002420E8" w:rsidRDefault="002420E8" w:rsidP="002420E8">
+    <w:p w14:paraId="604FE516" w14:textId="77777777" w:rsidR="0053134C" w:rsidRPr="002420E8" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
       <w:r w:rsidRPr="002420E8">
         <w:t>Co-financement potentiels envisagés</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0051C031" w14:textId="5B25D5D0" w:rsidR="002420E8" w:rsidRDefault="002420E8" w:rsidP="002420E8">
+    <w:p w14:paraId="74147613" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Déjà acquis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C12777E" w14:textId="03A540CF" w:rsidR="002420E8" w:rsidRDefault="002420E8" w:rsidP="002420E8">
+    <w:p w14:paraId="5002A51F" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Demandés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EA6FED" w14:textId="76010E4A" w:rsidR="002420E8" w:rsidRDefault="002420E8" w:rsidP="002420E8">
+    <w:p w14:paraId="10857799" w14:textId="77777777" w:rsidR="0053134C" w:rsidRDefault="0053134C" w:rsidP="0053134C">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Envisagés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAED052" w14:textId="77777777" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="003340E3">
+    <w:p w14:paraId="7E978FB1" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
-        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="000C4DCF">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="17" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A133F74" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="txtlistec11noir"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
+        <w:sectPr w:rsidR="000C4DCF">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="17" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF85F21" w14:textId="5602DED6" w:rsidR="003340E3" w:rsidRDefault="003340E3" w:rsidP="003340E3">
+    <w:p w14:paraId="5F762340" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+      <w:pPr>
+        <w:pStyle w:val="txtlistec11noir"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52332D7C" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="txtlistec11noir"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7E7B73" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="1064C2B8" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Avis officiels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B52CE5B" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="048ECA10" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Titre du projet :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C36243" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="74EA8AA5" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Collège, institut de formation ou pôle : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9D58B6" w14:textId="474C339B" w:rsidR="00480E61" w:rsidRDefault="00E43788" w:rsidP="002420E8">
+    <w:p w14:paraId="64D5DD0A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Composante ou structure interne (unité de formation/ département d’IUT/</w:t>
-[...5 lines deleted...]
-        <w:t>service) :</w:t>
+        <w:t>Composante ou structure interne (unité de formation/ département d’IUT/ service/ association étudiante) :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B613D0B" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61"/>
-    <w:p w14:paraId="0C6FC3D0" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="7B8DC7A2" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF"/>
+    <w:p w14:paraId="09308D7D" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47BF9EAA" wp14:editId="1D36CC08">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="131601C3" wp14:editId="4E4E48DE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>227533</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>589915</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="367030"/>
                 <wp:effectExtent l="12700" t="12700" r="12065" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Groupe 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="367030"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="153237" cy="367246"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -6177,67 +6566,67 @@
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="group 3" o:spid="_x0000_s0000" style="position:absolute;z-index:251673600;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:17.92pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:46.45pt;mso-position-vertical:absolute;width:12.05pt;height:28.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;" coordorigin="0,0" coordsize="1532,3672">
                 <v:shape id="shape 4" o:spid="_x0000_s4" o:spt="1" type="#_x0000_t1" style="position:absolute;left:0;top:0;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
                 <v:shape id="shape 5" o:spid="_x0000_s5" o:spt="1" type="#_x0000_t1" style="position:absolute;left:97;top:2237;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>AVIS du collège, de l’institut de formation ou du pôle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B7BCEF" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="1322BD4A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A3E1470" wp14:editId="1AA2FC1C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C4E3AE0" wp14:editId="50356F20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2913177</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="367030"/>
                 <wp:effectExtent l="12700" t="12700" r="12065" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Groupe 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="367030"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="153237" cy="367246"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -6343,207 +6732,207 @@
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Très favorable</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Réservé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D7E368" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="36C47D06" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
         <w:t>Favorable</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Non favorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123BEAAB" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="2AFD316A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FA66C74" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="4E5D6801" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Avis général sur le projet et recommandations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9B58CF" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="706BC68D" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38AADFA8" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="71AD0768" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E52FD6F" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="1602081C" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D15727" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="66FDE03A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A09461E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="34900AE8" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D3A34B" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="14FF2719" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022C6F82" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="1B8BA222" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nom, prénom et signature du directeur ou de la directrice du collège, de l’institut de formation ou du pôle :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBE7A0E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="56D7A0BB" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5D7542" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="293E107C" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F682D6F" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="4D0B23C3" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA3C79A" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="3F67CAF4" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682D3556" w14:textId="3CB74883" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="0BE1C7B0" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79AE7577" wp14:editId="34DD5862">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CF510F8" wp14:editId="5098B49D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2905125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>554355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="367030"/>
                 <wp:effectExtent l="12700" t="12700" r="12065" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Groupe 25"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="367030"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="153237" cy="367246"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -6636,51 +7025,51 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="group 9" o:spid="_x0000_s0000" style="position:absolute;z-index:251676672;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:228.75pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:43.65pt;mso-position-vertical:absolute;width:12.05pt;height:28.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;" coordorigin="0,0" coordsize="1532,3672">
                 <v:shape id="shape 10" o:spid="_x0000_s10" o:spt="1" type="#_x0000_t1" style="position:absolute;left:0;top:0;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
                 <v:shape id="shape 11" o:spid="_x0000_s11" o:spt="1" type="#_x0000_t1" style="position:absolute;left:97;top:2237;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A946EB6" wp14:editId="1B67FE0F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D55BF8F" wp14:editId="2DA2803B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>219710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>547370</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="153035" cy="367030"/>
                 <wp:effectExtent l="12700" t="12700" r="12065" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Groupe 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="367030"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="153237" cy="367246"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -6767,1161 +7156,1176 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="group 12" o:spid="_x0000_s0000" style="position:absolute;z-index:251675648;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:17.30pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:43.10pt;mso-position-vertical:absolute;width:12.05pt;height:28.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;" coordorigin="0,0" coordsize="1532,3672">
                 <v:shape id="shape 13" o:spid="_x0000_s13" o:spt="1" type="#_x0000_t1" style="position:absolute;left:0;top:0;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
                 <v:shape id="shape 14" o:spid="_x0000_s14" o:spt="1" type="#_x0000_t1" style="position:absolute;left:97;top:2237;width:1435;height:1435;visibility:visible;" filled="f" strokecolor="#000000" strokeweight="1.50pt">
                   <v:stroke dashstyle="solid"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>AVIS de l</w:t>
-[...2 lines deleted...]
-        <w:t>’unité de formation/ département d’IUT/ service</w:t>
+        <w:t>AVIS de la composante interne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29640EA4" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="6FB664A1" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
         <w:t>Très favorable</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Réservé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9280B7" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="433F6F72" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
         <w:t>Favorable</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Non favorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5560F633" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="73A34519" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D1D6FA" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="599EC45F" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Avis général sur le projet et recommandations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430DD22" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="3AE046C1" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A0308E" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="49073693" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79736AD5" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="34C584C9" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD676DF" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="1883F5A1" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D9B3A61" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="1972D677" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="encadrtextec11bleupointille"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571B6E42" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="659A56D0" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5261BDB5" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="6D01639E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nom, prénom et signature du directeur ou de la directrice de la composante interne</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0AB79988" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="6957A07A" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="txtboldc11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4089A28A" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="61B460BA" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2D6172" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="5FEFBBCD" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17004009" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00480E61">
+    <w:p w14:paraId="0B048776" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA56937" w14:textId="77777777" w:rsidR="00480E61" w:rsidRDefault="00E43788">
+    <w:p w14:paraId="47CD6121" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00A3DB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8A32ED" wp14:editId="73D0B81D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E1E2283" wp14:editId="751ED593">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-311108</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7024656</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4743984" cy="749266"/>
                 <wp:effectExtent l="0" t="0" r="0" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Groupe 71"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4743984" cy="749266"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4743984" cy="749266"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="17" name="Image 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId26"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2382252" y="8021"/>
                             <a:ext cx="356235" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="Image 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16"/>
+                          <a:blip r:embed="rId27"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="356235" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17"/>
+                          <a:blip r:embed="rId28"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2382252" y="393031"/>
                             <a:ext cx="356235" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="20" name="Image 20"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId29"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="393031"/>
                             <a:ext cx="356235" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="21" name="Zone de texte 21"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="168442" y="0"/>
                             <a:ext cx="1501890" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="55E0487D" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="608E0D44" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">@ </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>univbordeaux</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="251999" tIns="0" rIns="90000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="22" name="Zone de texte 22"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="176463" y="393031"/>
                             <a:ext cx="1809849" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="61D0FC31" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="1682468E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:proofErr w:type="spellStart"/>
                               <w:proofErr w:type="gramStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>universitedebordeaux</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:proofErr w:type="gramEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="251999" tIns="0" rIns="90000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="23" name="Zone de texte 23"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2550694" y="0"/>
                             <a:ext cx="1823720" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="114C8FEB" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="76940A0E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:proofErr w:type="spellStart"/>
                               <w:proofErr w:type="gramStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>univbordeaux</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:proofErr w:type="gramEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="251999" tIns="0" rIns="90000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="24" name="Zone de texte 24"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2550694" y="393031"/>
                             <a:ext cx="2193290" cy="356235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="65371189" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="52E294D9" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:proofErr w:type="spellStart"/>
                               <w:proofErr w:type="gramStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>universite</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:proofErr w:type="gramEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>-de-bordeaux</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="251999" tIns="0" rIns="90000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7F8A32ED" id="Groupe 71" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:-24.5pt;margin-top:553.1pt;width:373.55pt;height:59pt;z-index:251664384" coordsize="47439,7492" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBG4gMIPQQAAEkXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWGtv2zYU/T5g/4HQ&#10;98Z62I4lxC6yZAkCZK2BdCiwbzRNWUIlkiPp2Nmv3yElJX5h7ZoUSwYbsMA37z336PJQZ+/XdUXu&#10;uTalFOMgOgkDwgWT81IsxsHvn67ejQJiLBVzWknBx8EDN8H7yc8/na1UxmNZyGrONcEiwmQrNQ4K&#10;a1XW6xlW8JqaE6m4QGcudU0tqnrRm2u6wup11YvDcNhbST1XWjJuDFovm85g4tfPc87sxzw33JJq&#10;HMA265/aP2fu2Zuc0WyhqSpK1ppBv8OKmpYCmz4udUktJUtd7i1Vl0xLI3N7wmTdk3leMu59gDdR&#10;uOPNtZZL5X1ZZKuFeoQJ0O7g9N3Lsg/311rdqakGEiu1ABa+Rmar3+QcAaNLK71n61zXzkPYTNYe&#10;wIdHAPnaEobG/mk/SUf9gDD0nfbTeDhsEGYFwrA3jRW//vPEHs2abXsbpk3OVMky/Fs8UNrD4+u8&#10;wSy71DxoF6m/aY2a6i9L9Q6hU9SWs7Iq7YOnIRByRon7acmmuqkA2qkm5RyvxWlABK2B5k1NF5yg&#10;DrTdBDemmUGdR7eSfTFEyIuCigU/Nwr8xXQ3urc93Fe3tptVpboqq8rFyJVbx8D1Ha4cwKbh4aVk&#10;y5oL27xYmlfwUQpTlMoERGe8nnE4o2/m3iCaGau5ZUVn3JMBzlQDSn2VRHEyiuNBHBDQZRTG7bod&#10;m5LBME4GDZnastur4wQQ08Zec1kTV4BlQMtTld7fGtsM7Ya0ADqr2iKMfINMQjrdYtLobTMpbtLD&#10;85mE3L6fjo4E2k9F6Q6B0rdNoOSlCLSZipI0CZNjMgqHyKYul2+dM0/HWoyXbjMZoY6ku31OvaVj&#10;rf9SXGqS0X/EopWCkjbd8Y/angD4V2LxrqCKgwdu2Y3QR13o/4CsJ3NOLE5tTpojvB3rVCWx618k&#10;lKF/m1z7N+mCaDjq9xtZ0Er0ThNEgzAapQDYKczniwKaCelEE3hLs0qQ1TgYJoMQ/m70QHFUAqqh&#10;M78Bw65na6/u/BHs+mZy/gCPtYQWgYVGsasSwuSWGjulGtcKNOKqZD/ikVcSe8m2FJBC6r8Otbvx&#10;CCB6A7LCNWUcmD+X1OnW6kYgtPEgSlPkdOtr2ED7QhriF5BZ1yqW9YXEFQhhg1m+6MbaqivmWtaf&#10;cZU6d9uhiwqGTccBs7qrXNjm3oTLGOPn535Yo4RvxZ2Cfo48bE5xfVp/plq1sswx44PseESzHXXW&#10;jG0AP8dlIy+9dHsCtEUenG6A//HkBvOavLZDbq9WnGF4EZ5B7tNhf5h4vXIoRUSjEFcohPT1MNxr&#10;hKeAHBn+5hkO+h1kuJdTz2Z4PBiEwxSfAfYleTSKk1MIhVfE7sgfMUd6/48SOKh3kN5e4b0ovQ9l&#10;8DhKk/h1aZToUX8dRYqTGj9UpPiPlfheC+Gy9UF4s+5FzdMX8MnfAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEASCTF0CIFAAAiBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AHcAAAB3CAYAAAA5Od+KAAAACXBIWXMAAC4jAAAuIwF4pT92AAAE1ElEQVR4nO3d7VETURSH8T8Z&#10;v0sJdABWICXQgZRAB2oH2AF2IBUIHWAH2oFUgJNxD5OEze69576dt2fGcRwJhPwmyWZ379mTl5cX&#10;OOkUwC2AGwB/PfzKGwH3oUdb2AcAn6a/T+3/yj5wCfZ8+ve5F2DruIewlAtgy7jHYCnzwFZx12Ap&#10;08AWcVNhKbPA1nBzYSmTwJZwubCUOWAruKWwlClgC7i1YCkzwNpxa8NSJoA147aCpdQDa8VtDUup&#10;BtaI2wuWUgusDbc3LKUSWBPuKFhKHbAW3NGwlCpgDbhSYCk1wNJxpcFSKoAl40qFpcQDS8WVDkuJ&#10;BpaIqwWWEgssDVcbLCUSWBKuVlhKHLAUXO2wlChgCbhWYCkxwKNxrcFSIoBH4lqFpYYDj8K1DksN&#10;BR6B6wWWGgbcG9cbLDUEuCeuV1iqO3AvXO+wVFfgHrgBu1834Na4ATtfF+CWuAG7XHPgVrgBm1ZT&#10;4Ba4AZtXM+DauAHLqwlwTdyALas6cC3cgK1TVeAaE+Q8wv6aptA9HPn/s+kPdQHgfeb3vyyddFeK&#10;6wX2GcAdgB8LoGt9AfA54+uLgd9xb+gE9nmaFXk34GfTSzQbmPue6wH2fnppHQFLFb0Hc3A9wH4H&#10;cCVkuisbOBfXC+y1gPuxGws4B9cD7KNAWCobOBXXy8aTVFgqCzgF18vHne0U9d8C7sdaycBruJ52&#10;UIzcKs4tCXgJ1xPsvZJn7W6rwMdwve1S5O51Gt0i8NzuR4/7ij8AeGLe9mb6TPyx8n3KaXZX5SGu&#10;16M7J4zbSHus3gDvvix7hf3DvN21sMfqzUs04Xo+HsvdkLqqfD9qtAe8iQPt7C6E3q9X4M304T1g&#10;88s5+N67ref1Ztra+yX4jkb5bQ9+3G6mravLADbT61Et2qAKYBvtHa7c/SgUwLp7cxz6cPdjAOts&#10;9gSDuX3LAayro2eOHDtwEMA6WjwlaOmQXwDLbvVcr7XzlglY4x6sr4lfx939mPr9qbPpsuo1SjqJ&#10;L3XFgcZdlJwjPS3bPkl+Vvj+yWdnpp4gFy/R5dXYF5112m3Oqa0BXFbpyr3s86lzT0oPYH6XBbdl&#10;nSjPWU4SwLy4z1z2CoiSJZzSN7KkbVBxHuiipS0lK+vjGZzeGeM2xWuWSscmBHBaubhVFqPVmIkR&#10;wOvl4FZbZVhr4EkAL5eKW3X5aM1RRQF8vJQdGNXXBdeYZnOYlK3ox8Sve5rOI8stZwnK2jSbJgu+&#10;W+BC2b7oR+YOhloPXLOV/K0Ge8ZLdFpNRzS0HMkbwMs1n73Reph2AM/XZahKjzH4Abxft2k5vS5g&#10;EcD/6zoGqeelZ7wDd59v1fuiUV6BhwwuG3G5N2/AwybSjbpQoxfgoaMGR15i1Trw8BmSoy+ObBVY&#10;xHBQCZc1twYsZuqrBFwYAhY1zlcKLgwAi5vTLAkXioElDuAWhwuFwCJhIRQXioDFwkIwLhQAf5M+&#10;WV0yLoQDc8676pp0XMTRJH4acBHAvLTgIoDz04SLAM5LGy4COD2NuAjgtLTiIoDX04yLAF5OOy4C&#10;+HgWcBHA81nBRQC/zRIuAng/a7hgAHMv8ya+VouvJZSyAFz08djSLD5zqbVnsGlYGMfFArB5WDjA&#10;xQywC1gYf889bPsevEXdXt7OfgD+Acq0X5p2kYUJAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQBu&#10;3PQd2AYAANgGAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAdwAA&#10;AHcIBgAAADk534oAAAAJcEhZcwAALiMAAC4jAXilP3YAAAaKSURBVHic7d3tcdtGEAbgjSb/xQ5E&#10;VyCmgjAVRK4gdAWRO1AqSNKBXIGpCmJ1IFVgqQJTFSCDZDeBKJD42r19d8F3hpPx2AEIPLw74HB3&#10;+K6qKppJFkR0S0Q3RPQwh0OeC24N+4WILonohYjWcwA+A/gO1mnC1jnnP6/yHvK/yY67DyuZBXBm&#10;3EOwkvTAWXG7YCWpgTPi9oWVpAXOhjsUVpISOBPuWFhJOuAsuFNhJamAM+BqwUrSAEfH1YaVpACO&#10;jGsFKwkPHBXXGlYSGjgibilYSVjgaLilYSUhgSPhesFKwgFHwfWGlYQCjoCLAisJA4yOiwYrCQGM&#10;jIsKK4EHRsVFh5VAAyPiRoGVwAKj4UaDlUACI+FGhZXAAaPgRoeVQAEj4GaBlcAAe+Nmg5VAAHvi&#10;ZoWVuAN74WaHlbgCe+DOBVbiBlwad26wEhfgkrhzhZUUBy6FO3dYSVHgErgn2NcpBmyNe4JtTxFg&#10;y2UTosO+tCyt8KPBPsyWcLDCjQpbn+wtEf1x5IRf8eeXAds87/h7G+AaV/mzqKrqoYqXbVVVywHn&#10;YtVxnPX2rqqq2vU4EzvenqqFdpurVWI/8adUPnJpfBqwvwduM5vf85G39Y63t+ootRKbNljxl6JZ&#10;YqUEfSlQ/jcKx77m498v2X1KbTOqJVirzdVsYx8bv2DrtrsudRuD7U753mptsEa1rA3QPKhdS9Wn&#10;lfokXhtsd7l3Puof6/2A/1+tip6Ka1Gy2tq9unT9prgP4ivinfI217zd+px84LZ3MwJKBxikjW3m&#10;5sg++1599smQK+Mp52jK953UBo8tuV73sVuu9u4mbudx4JXxmMg56nO1fCiTSvAYXGvYZcff7/g2&#10;4z0RPY/ch/Winiveh8Y5Gg08FLdEiV33/HdSij+MQLYstVd8ji4UtzkKeAhuqar4YuBB3DLye4Xq&#10;WiPXE6viQxkM3Be3dBs75hZly6XmHZfmO77daUvURUwGAffpxPC6ePpBqW1c8WfJ/13wdi3ucYnP&#10;lfbTo/306ujowvV8uvPIB6B9L2qdErjUB/hYtez92O6S979w2j96OqvoQ7iesD812kwB7ro9QkrJ&#10;9vwocFu17F1iP3IXnkRgrTsdNFKfu28O+22tovdLLsIIiv1f4VMQWHK8Cm8twU1clKExV877n5K+&#10;HTAWeQMsuEhjns6NnrGWiPf98yvgus1FHMz2HOwiSoLyBq5/2uAzLiVooxQv9i6qIgSpOalL8M0Z&#10;n8SSg9H65tdg1TMSbt0BtGneCt0OGItbMvu3RojxugVqy389e82r5Q1oCf49QEcGSg3zqsu2rRMD&#10;tQQT91rdMjZSn/OT8vPbMXnTF/99y0bkV4gC/MiP8yRLrgZRcDeIsNTxVAilBCPfFsnjQ0/cg0/P&#10;jj0VQmmDLwyfvU7NNSos9XxYj1CCEd9WXdcmXx333/m8u88wG4QSfM4/MqRnu9se/8YqvQYy9B1D&#10;hQB8OWUMr3JuHHv1eo9QGToRDKWKvnHs2Kh7oj477XvQ0KMxs/yQrqK3/H1KtcUrhVkEYzN4TNnY&#10;KZyIHR33XKqs7n9DwdKEWX5oXZV/nmDfZsoUTgTgex5Qd20Iu44ISwrzc72A7xhVTrxV6h/NXxFh&#10;6UDf8tCU6It+5oumLX+s+5UXfF3xs/F+DkVlQL4GLikBvzRmpTdjWTLbsuHv4VFaSXOmhfYiYxpX&#10;0Z/4Prb0cFZZ8sBzyJHqFBqLFeS0bpPuDpRk7Wy4bfUeR6Y+N8pqeUDN+2CLzoqrxser+m3GZNKb&#10;5cKeFh0dL1ySHxqjMY6BL/amb64KzcAbErPZjJa4BD5kByGm01St11tGHXSHEPP5xyVWSj8Bv02R&#10;ieWl3nFwAv4/xVYMKPl2khNw4aUgSr9XaM7Axdf48Hgj2ByBXRZv8XqX35yA3Vbl8XwL5xyAXZdb&#10;8n5/bmZg93W0EN58nREYYoE0lHfWZwKGWfkOBZeSAEMtaYiES8GB4daqRMOloMCQi5Ai4lIwYNjV&#10;ZVFxKQgw9LLByLgEDgy/HjQ6LoECh1joOwIugQGHWcE9Ci6BAIdamj8SLjkDh3vnQjRccgIO+TKN&#10;iLhUGDjqW1LC4lIh4LCwFByXjIFDw1ICXDICDg9LSXBJGTgFLCXCJSXgNLCUDJcmAqeCpYS4NBI4&#10;HSwlxaWBwClhKTFunT7AaWEpOS51AKeGpRng0gHg9LA0E1zaA54FLBVYEwMt9ZJE9Tod6WGJiP4G&#10;R/nLU1xw0PgAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhANQJpSCvBQAArwUAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIAAAB3AAAAdwgGAAAAOTnfigAAAAlwSFlzAAAu&#10;IwAALiMBeKU/dgAABWFJREFUeJzt3fFx0zAUBvCvPf5vmYAwAWxAN6BMQJmAMkHLBJQJKBvABDBC&#10;ukHZIExgzkSvpCFOJOvp6b0nfXe53uWc2M6vli1Zlo6GYUBDuQGwBHDbwi4/UbANUhlB326syz3w&#10;sYJtkMg27BcAF353d50WcLdhKe6BveNOwVJcA3vGPQRLcQvsFTcWluIS2CNuKizFHbA33LmwFFfA&#10;nnBzYSlugL3gcsFSXAB7wOWGpZgHto5bCpZiGtgybmlYillgq7hSsBSTwBZxpWEp5oCt4daCpZgC&#10;toRbG5ZiBtgKrhZYiglgC7jaYCnqgbXjaoWlqAbWjKsdlqIWWCuuFViKSmCNuNZgKeqAteFahaWo&#10;AtaEax2WogZYC64XWIoKYA243mAp1YFr43qFpVQFronrHZZSDbgWbiuwlCrANXBbg6WIA0vjtgpL&#10;EQWWxM2B/Q7gDYCjjddzAB8B/GbeztIRA5Z6sj4H9t2BB6UXAH4CeDbz+2vl0H5lR+LIzYH9HPED&#10;3AM4n/n9NVP8CC595OaeY58CWEUu+w3A64x11UqxI7jkkZsLe5cAizCQicUUO4JL4XJcFafAwjAu&#10;SgGXwOWq7iwSl3/JsM6aYQfmxuWsx45Xv2cJy3t47JIVmBO3RAPFOCjYacRy1warQlNhA+bCLdXy&#10;9CLUYaeK6NPwD3BVYN01wwLMURWSalL8Hi6aVgF1Eeq3JwLrrpWsalIubuttxRKZDZxTLHdYmcwu&#10;oufidljZzAKeM2pri7B34Xx/v/HeaahbvxLahi/hb3QRnYorDfs1YWd+TLz/IbL1aoT6tPXe53A1&#10;fj/xGQTkc6HqWBrweEEV+bod5HOdsH1TOYv8/NnG55fDMCwS1k2vy2EYVgK/0kXM9sSec1sqiu9C&#10;y9i+o3UqN+GzpTsQRJ2DY3BbhE29abGZpRbgQ7gtwa7Cj5UDS1mGc3Dp7AXeh9vaVfGS+bbhWET/&#10;Yvy+qUwCT+H2eixPJI5eTAHvqgp12HVOw7mT7hP/DK+UfNuovpTOf9WkbdwOu85YpL7feu8qFLPn&#10;CcX3KtzwkOrb9Qh4s1jusOvc7oClPDtwC3JXpLv/PBTRhNth17mO+B1OEs+lqUU5R/4CH4dzSodd&#10;5zJyOQv9pG+OQ7HxTsHGaEjsjf+ThA55NXpljg0oZ5vFcuvAKZ3xENm3C0yNIin5HfZluX1B1Tqw&#10;9TzAYkcjRge2m0ewmGih6sD28h8sDjQ/dmAb2QmLiBsHHVh3JmERecuvA+vMXlgk3KzvwLpyEBYJ&#10;XVs7sJ5EwSKx33IHrp9oWMzolN6B6yUJFjOfOOjA8kmGRebjJB1YJrNgwfAgWAcum9mwYHj4ugOX&#10;SxYsmJ6s78D8yYYF87AJHZgnLLAoMOBJB84LGyxmPp+7L9Rnlquv7mJGD4ntxHaHSR3HinvcK1ZY&#10;FBz78UKwM7aHsMOi8PCAvYiOSxFYCAzs2YH3pxgsBMZb7sDTKQoLwcG0O/DjFIeF4BwHHfhfRGBR&#10;YQKL1oHFYFFp6plWgUVhUXHSqNaAxWFRebq3VoCrwELBRI3egavBQskUq16Bq8JC0eTI3oCrw0LZ&#10;tOZegFXAQhEunACrgYUyXBgHVgULhbgwCqwOFkpxYQxYJSwU48IIsFpYKMeFcmDVsDCAC6XA6mFh&#10;BBfKgE3AwhAulACbgYUxXFQGNgULg7ioBGwOFkZxIQxsEhaGcSEEbBYWxnFRGNg0LBzgohCweVg4&#10;wQUzsAtYOMIFE7AbWDjDRSawK1g4xMVMYHewcIqLRGCXsHCMOyYG2C0snOPiALBrWDSAiwlg97Bo&#10;BBdbwE3AouBoNlozTtM2zkXvHhYA/gBM+R6SMQF33QAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;/JdqW8IGAADCBgAAFAAAAGRycy9tZWRpYS9pbWFnZTQucG5niVBORw0KGgoAAAANSUhEUgAAAHcA&#10;AAB3CAYAAAA5Od+KAAAACXBIWXMAAC4jAAAuIwF4pT92AAAGdElEQVR4nO3d63HbRhQF4GNO/oup&#10;QHYFYgdiKog6EFWB1UGUCmhXYKYDpwIzHVAdyBVYqgAZzOzNMDAW2AX2ce4Fz4zGM6RMAvyE5WKf&#10;75qmwUKyAbAD8LiUE/6F4BhKpIU9ArgCsHbI5rNawDmew7a5B3CofExFYh23CytZBLBlXB+sxDyw&#10;VdwxWIlpYIu4obASs8DWcGNhJSaBLeFOhZWYA7aCOxdWYgrYAm4qWIkZYO24qWElJoA14+aClagH&#10;1oqbG1aiGlgjbilYiVpgbbilYSUqgTXh1oKVqAPWglsbVqIKWAMuC6xEDTA7LhusRAUwMy4rrIQe&#10;mBWXHVZCDcyIqwVWQgvMhqsNVkIJzISrFVZCB8yCqx1WQgXMgGsFVkIDXBvXGqyEArgmrlVYSXXg&#10;WrjWYSVVgWvgLgVWUg24NO7SYCVVgEviLhVWUhy4FG4M7BuAzwB+A/ABwDvSn1/dMT4A+CfwcygK&#10;XGJmfQzsX27m+2vug8qQLYCvEeeZfQJ4btxYWO0z3qnONyduzIl+B/A+14EUTlvy7APfMitwLtzY&#10;ytODsUlYrxHnng04x4InU2rFxwzHMTcbtziKL6eBukF7Pr8Hvv+9+zc5cGrcqbc7L4mPY24+Afg4&#10;8iJvrhJ16nnuFIGLXMApb4Ws3Me+D4CFO8+nhO+b/DYpFa6lBoqYit1QsT0lSYFT4C695Sl1kgHP&#10;xb3A5kkS4Dm4F9i8mQ08FfcCWyazgKfgXmDLZjJwLO4SYGM6LUp1cEwCjsFdyhV7ck2CIflU8Lii&#10;gUNbqDTCtverd67V56bz3Js7n4Prputm5x7feF771T1fumUtriWr7TgY+dk0TfPa5E3IcYT+rJum&#10;eYo42pemabaJjyHm/afkEHIcY8Wytit27Y73j4j/cw3gm7Ll8YOK6CFcrbDdIjg0e2vAPlyN37GH&#10;GbCSvevp0ZJB4D5cjbDbyC62oWgbNOAF7taWmWB3PbXCr57bj5Rdb9eult1Xi+4OKjiRFOW9tehz&#10;XLYrtr2Vue081vcX2vd7c+PDXSco+nPlJ2AplrUUxX33lTkG1vm+d9lGjHTzvyJ6pew7tm+sVY4K&#10;0LXn8b4hNWz5D3jlvsMunQC20gJvV+775VnxqWmcnZA77VDh48p9OFslwH1jlnIUlaFzfxjzcF4s&#10;QxFwX0P+0XUEpExfTRkKGjgeuhUqiQZgXy+ND2NqfK/ne3+G/DRro9tCxQ5853n8KeHV+9lzy7Mh&#10;rnj2Tsfpa35kBr713Ne+JGopeh5o7WKdgeidZ+XrOGAG9iG2J/jnjNd9c4B9tW/WDZUHJ9ANdfmx&#10;Au8GWqWe3AnHFtHPrtj11bwfCYvk0ZmRY531jMBXIyd1cFAh46C+uw9pM9C0uIns/C+RoCmvIWOo&#10;BHhOR3jq3LqryTdArYXaud+5c1e6TMk8nY2BGrtHXhN2AQbPZQ4dIMcIvHfHNXSiY88PZe7IjhyJ&#10;mqQeM7SVsYj+kqmiox4WEwalswIfEk6nlAnVqmExcToJI/C9A5lzFcv367eBLr8ambxeyNSJYIzA&#10;1+4qlgaN0E78O/fh/TgbzcCSWQvBzFkTg7GSBYfcVrb27o/v5LnN2WpsUozJ3AVPWIElN8RjnoaS&#10;ZOmmFMsmaOoP1pBka3KlWvAkBzDj2lTdpB4wl3SxtZTrUKUuoo+uI4C1gzxVT5Qk+Sp6OZYHnNIA&#10;8EHBsNGYHCPHUmdZHjHHestTimjtq7WeZ80Ai4yLaccCP2ZYsKtWYqa2ZF3QNOdK6THAV64o0w68&#10;C1xaECVWqs29DH4M8I0DZh6E5svaXbFfAn+/yBLEJZbBx4RK1t+uZYn9dkj6iXeMa0uXwgVpN1rp&#10;FF00vOTWM0tvySq+GnzpTaOWClxlmf8a270tDbja/g21NmpcCnDVjTlqbrFqHbj6jiu1N0e2Ckyx&#10;lQ7DtubWgGn2SGLAhSFgqs2vWHBhAJhuVzMmXCgGptyujg0XCoFp9yFkxIUiYOoNJllxoQCYfudQ&#10;ZlwQA6vYEpYdF4TAavb61YALImBVmzhrwQUBsLrduTXhoiKwym3XteGiArDa/fQ14qIgsFpYKMZF&#10;AWDVsFCOi4zA6mFhABcZgE3AwgguEgKbgYUhXCQANgULY7iYAWwOFgZxMQHYJCyM4iIC2CwsDOO2&#10;GQM2DQvjuBgANg+LBeCiB3gRsCg8P7d22vnBLXLqbWo4A+BfaY9Xl3CzcNkAAAAASUVORK5CYIJQ&#10;SwMEFAAGAAgAAAAhAA3P9JvjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxax6ZEbYhTVRVwqpBokRA3N94mUWM7it0k/XuWEz3uzGj2Tb6ebMsG7EPjnQIxT4ChK71pXKXg&#10;6/A2WwILUTujW+9QwRUDrIv7u1xnxo/uE4d9rBiVuJBpBXWMXcZ5KGu0Osx9h468k++tjnT2FTe9&#10;HqnctlwmScqtbhx9qHWH2xrL8/5iFbyPetw8iddhdz5trz+H54/vnUClHh+mzQuwiFP8D8MfPqFD&#10;QUxHf3EmsFbBbLGiLZEMkaQSGEXS1VIAO5Ik5UICL3J+u6L4BQAA//8DAFBLAwQUAAYACAAAACEA&#10;V33x6tQAAACtAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+DvoPRfXGS&#10;ljFGnV5GodfRPYCwFcc0lo3tlfXtZyiDFUp3y1ES//d/B213334WZ0rZBVbQNS0IYh2MY6vg87h/&#10;fgWRC7LBOTApuFCG3bB62n7QjKWG8uRiFpXCWcFUSnyTMuuJPOYmROJ6GUPyWOqYrIyoT2hJ9m37&#10;ItNfBgw3THEwCtLBrEEcL7E2/88O4+g0vQf95YnLnQrpfO2uQEyWigJPxuF1uW4iW5D3HfplHPpH&#10;Dt0yDt0jh80yDptfB3nzZMMPAAAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEbiAwg9BAAA&#10;SRcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAEgkxdAi&#10;BQAAIgUAABQAAAAAAAAAAAAAAAAAowYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAA&#10;AAAhAG7c9B3YBgAA2AYAABQAAAAAAAAAAAAAAAAA9wsAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsB&#10;Ai0ACgAAAAAAAAAhANQJpSCvBQAArwUAABQAAAAAAAAAAAAAAAAAARMAAGRycy9tZWRpYS9pbWFn&#10;ZTMucG5nUEsBAi0ACgAAAAAAAAAhAPyXalvCBgAAwgYAABQAAAAAAAAAAAAAAAAA4hgAAGRycy9t&#10;ZWRpYS9pbWFnZTQucG5nUEsBAi0AFAAGAAgAAAAhAA3P9JvjAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;1h8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBXffHq1AAAAK0CAAAZAAAAAAAAAAAA&#10;AAAAAOYgAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAJAAkAQgIAAPEhAAAAAA==&#10;">
+              <v:group w14:anchorId="4E1E2283" id="Groupe 71" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:-24.5pt;margin-top:553.1pt;width:373.55pt;height:59pt;z-index:251664384" coordsize="47439,7492" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDHvDrHPQQAAEoXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFtv2zYYfR+w/0Do&#10;vbEutmMJsYssWYIAWWsgHQrsjaYpS6hEciQdO/v1O6QkxzesXZNiyRADFnjn9x0efjzk2ft1XZF7&#10;rk0pxTiITsKAcMHkvBSLcfD7p6t3o4AYS8WcVlLwcfDATfB+8vNPZyuV8VgWsppzTTCIMNlKjYPC&#10;WpX1eoYVvKbmRCouUJlLXVOLrF705pquMHpd9eIwHPZWUs+Vlowbg9LLpjKY+PHznDP7Mc8Nt6Qa&#10;B7DN+q/235n79iZnNFtoqoqStWbQ77CipqXApJuhLqmlZKnLg6HqkmlpZG5PmKx7Ms9Lxr0P8CYK&#10;97y51nKpvC+LbLVQG5gA7R5O3z0s+3B/rdWdmmogsVILYOFzZLb6Tc6xYHRppfdsnevaeQibydoD&#10;+LABkK8tYSjsn/aTdNQPCEPdaT+Nh8MGYVZgGQ66seLXf+7Yo1kzbW/LtMmZKlmGf4sHUgd4fJ03&#10;6GWXmgftIPU3jVFT/WWp3mHpFLXlrKxK++BpCIScUeJ+WrKpbjKAdqpJOce2OA2IoDXQvKnpghPk&#10;gbbr4No0Pajz6FayL4YIeVFQseDnRoG/6O5a93ab++zOdLOqVFdlVbk1cunWMXB9jytHsGl4eCnZ&#10;subCNhtL8wo+SmGKUpmA6IzXMw5n9M3cG0QzYzW3rOiMezTAmWpAqa+SKE5GcTyIAwK6jMK4Hbdj&#10;UzIYxsmgIVObdnN1nABi2thrLmviErAMaHmq0vtbY5umXZMWQGdVm4SRr5BJCKc7TBq9bibFTXh4&#10;OpMQ2w/D0RuBDkNRukeg9HUTKHkuAm2HoiRNwuQtGIVDRFMXy3fOmcdjLcam2w5GyCPo7p5Tr+lY&#10;6z8Xl5pg9B+xaKWgpE13/CN3IAD+lVi8K6ji4IEbdmvpo27p/4CsJ3NOLE5tTpojvG3rVCWx618k&#10;lKHfTa78m3RBNBz1+40saCV6pwmiQRiNUgDsFObTRQHNhHSiCbylWSXIahwMk0EIf7dqoDgqAdXQ&#10;md+AYdeztVd3PoK6upmcP8BjLaFFYKFR7KqEMLmlxk6pxrUChbgq2Y/45JXEXLJNBaSQ+q9j5a49&#10;FhC1AVnhmjIOzJ9L6nRrdSOwtPEgSlPEdOtzmED7RBriF5BZVyqW9YXEFQjLBrN80rW1VZfMtaw/&#10;4yp17qZDFRUMk44DZnWXubDNvQmXMcbPz32zRgnfijsF/Rx52Jzi+rT+TLVqZZljxgfZ8Yhme+qs&#10;adsAfo7LRl566fYIaIs8ON0A/+PJDeY1cW2P3F6tOMOwEZ5A7tNhf5h4vXIsRESjEFcoLOnLYXjk&#10;N+HjirxR/NVTHPw7SnGvp55M8XgwCIcp3gEONXk0ipNTKIWXRO/N4fQWwV0c/h9EcFDvKL29xHtW&#10;eh8L4XGUJvHLEinR5ux64/gP57h/rcSDLZTLzovwdt6rmscn8MnfAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEASCTF0CIFAAAiBQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AHcAAAB3CAYAAAA5Od+KAAAACXBIWXMAAC4jAAAuIwF4pT92AAAE1ElEQVR4nO3d7VETURSH8T8Z&#10;v0sJdABWICXQgZRAB2oH2AF2IBUIHWAH2oFUgJNxD5OEze69576dt2fGcRwJhPwmyWZ379mTl5cX&#10;OOkUwC2AGwB/PfzKGwH3oUdb2AcAn6a/T+3/yj5wCfZ8+ve5F2DruIewlAtgy7jHYCnzwFZx12Ap&#10;08AWcVNhKbPA1nBzYSmTwJZwubCUOWAruKWwlClgC7i1YCkzwNpxa8NSJoA147aCpdQDa8VtDUup&#10;BtaI2wuWUgusDbc3LKUSWBPuKFhKHbAW3NGwlCpgDbhSYCk1wNJxpcFSKoAl40qFpcQDS8WVDkuJ&#10;BpaIqwWWEgssDVcbLCUSWBKuVlhKHLAUXO2wlChgCbhWYCkxwKNxrcFSIoBH4lqFpYYDj8K1DksN&#10;BR6B6wWWGgbcG9cbLDUEuCeuV1iqO3AvXO+wVFfgHrgBu1834Na4ATtfF+CWuAG7XHPgVrgBm1ZT&#10;4Ba4AZtXM+DauAHLqwlwTdyALas6cC3cgK1TVeAaE+Q8wv6aptA9HPn/s+kPdQHgfeb3vyyddFeK&#10;6wX2GcAdgB8LoGt9AfA54+uLgd9xb+gE9nmaFXk34GfTSzQbmPue6wH2fnppHQFLFb0Hc3A9wH4H&#10;cCVkuisbOBfXC+y1gPuxGws4B9cD7KNAWCobOBXXy8aTVFgqCzgF18vHne0U9d8C7sdaycBruJ52&#10;UIzcKs4tCXgJ1xPsvZJn7W6rwMdwve1S5O51Gt0i8NzuR4/7ij8AeGLe9mb6TPyx8n3KaXZX5SGu&#10;16M7J4zbSHus3gDvvix7hf3DvN21sMfqzUs04Xo+HsvdkLqqfD9qtAe8iQPt7C6E3q9X4M304T1g&#10;88s5+N67ref1Ztra+yX4jkb5bQ9+3G6mravLADbT61Et2qAKYBvtHa7c/SgUwLp7cxz6cPdjAOts&#10;9gSDuX3LAayro2eOHDtwEMA6WjwlaOmQXwDLbvVcr7XzlglY4x6sr4lfx939mPr9qbPpsuo1SjqJ&#10;L3XFgcZdlJwjPS3bPkl+Vvj+yWdnpp4gFy/R5dXYF5112m3Oqa0BXFbpyr3s86lzT0oPYH6XBbdl&#10;nSjPWU4SwLy4z1z2CoiSJZzSN7KkbVBxHuiipS0lK+vjGZzeGeM2xWuWSscmBHBaubhVFqPVmIkR&#10;wOvl4FZbZVhr4EkAL5eKW3X5aM1RRQF8vJQdGNXXBdeYZnOYlK3ox8Sve5rOI8stZwnK2jSbJgu+&#10;W+BC2b7oR+YOhloPXLOV/K0Ge8ZLdFpNRzS0HMkbwMs1n73Reph2AM/XZahKjzH4Abxft2k5vS5g&#10;EcD/6zoGqeelZ7wDd59v1fuiUV6BhwwuG3G5N2/AwybSjbpQoxfgoaMGR15i1Trw8BmSoy+ObBVY&#10;xHBQCZc1twYsZuqrBFwYAhY1zlcKLgwAi5vTLAkXioElDuAWhwuFwCJhIRQXioDFwkIwLhQAf5M+&#10;WV0yLoQDc8676pp0XMTRJH4acBHAvLTgIoDz04SLAM5LGy4COD2NuAjgtLTiIoDX04yLAF5OOy4C&#10;+HgWcBHA81nBRQC/zRIuAng/a7hgAHMv8ya+VouvJZSyAFz08djSLD5zqbVnsGlYGMfFArB5WDjA&#10;xQywC1gYf889bPsevEXdXt7OfgD+Acq0X5p2kYUJAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQBu&#10;3PQd2AYAANgGAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAdwAA&#10;AHcIBgAAADk534oAAAAJcEhZcwAALiMAAC4jAXilP3YAAAaKSURBVHic7d3tcdtGEAbgjSb/xQ5E&#10;VyCmgjAVRK4gdAWRO1AqSNKBXIGpCmJ1IFVgqQJTFSCDZDeBKJD42r19d8F3hpPx2AEIPLw74HB3&#10;+K6qKppJFkR0S0Q3RPQwh0OeC24N+4WILonohYjWcwA+A/gO1mnC1jnnP6/yHvK/yY67DyuZBXBm&#10;3EOwkvTAWXG7YCWpgTPi9oWVpAXOhjsUVpISOBPuWFhJOuAsuFNhJamAM+BqwUrSAEfH1YaVpACO&#10;jGsFKwkPHBXXGlYSGjgibilYSVjgaLilYSUhgSPhesFKwgFHwfWGlYQCjoCLAisJA4yOiwYrCQGM&#10;jIsKK4EHRsVFh5VAAyPiRoGVwAKj4UaDlUACI+FGhZXAAaPgRoeVQAEj4GaBlcAAe+Nmg5VAAHvi&#10;ZoWVuAN74WaHlbgCe+DOBVbiBlwad26wEhfgkrhzhZUUBy6FO3dYSVHgErgn2NcpBmyNe4JtTxFg&#10;y2UTosO+tCyt8KPBPsyWcLDCjQpbn+wtEf1x5IRf8eeXAds87/h7G+AaV/mzqKrqoYqXbVVVywHn&#10;YtVxnPX2rqqq2vU4EzvenqqFdpurVWI/8adUPnJpfBqwvwduM5vf85G39Y63t+ootRKbNljxl6JZ&#10;YqUEfSlQ/jcKx77m498v2X1KbTOqJVirzdVsYx8bv2DrtrsudRuD7U753mptsEa1rA3QPKhdS9Wn&#10;lfokXhtsd7l3Puof6/2A/1+tip6Ka1Gy2tq9unT9prgP4ivinfI217zd+px84LZ3MwJKBxikjW3m&#10;5sg++1599smQK+Mp52jK953UBo8tuV73sVuu9u4mbudx4JXxmMg56nO1fCiTSvAYXGvYZcff7/g2&#10;4z0RPY/ch/Winiveh8Y5Gg08FLdEiV33/HdSij+MQLYstVd8ji4UtzkKeAhuqar4YuBB3DLye4Xq&#10;WiPXE6viQxkM3Be3dBs75hZly6XmHZfmO77daUvURUwGAffpxPC6ePpBqW1c8WfJ/13wdi3ucYnP&#10;lfbTo/306ujowvV8uvPIB6B9L2qdErjUB/hYtez92O6S979w2j96OqvoQ7iesD812kwB7ro9QkrJ&#10;9vwocFu17F1iP3IXnkRgrTsdNFKfu28O+22tovdLLsIIiv1f4VMQWHK8Cm8twU1clKExV877n5K+&#10;HTAWeQMsuEhjns6NnrGWiPf98yvgus1FHMz2HOwiSoLyBq5/2uAzLiVooxQv9i6qIgSpOalL8M0Z&#10;n8SSg9H65tdg1TMSbt0BtGneCt0OGItbMvu3RojxugVqy389e82r5Q1oCf49QEcGSg3zqsu2rRMD&#10;tQQT91rdMjZSn/OT8vPbMXnTF/99y0bkV4gC/MiP8yRLrgZRcDeIsNTxVAilBCPfFsnjQ0/cg0/P&#10;jj0VQmmDLwyfvU7NNSos9XxYj1CCEd9WXdcmXx333/m8u88wG4QSfM4/MqRnu9se/8YqvQYy9B1D&#10;hQB8OWUMr3JuHHv1eo9QGToRDKWKvnHs2Kh7oj477XvQ0KMxs/yQrqK3/H1KtcUrhVkEYzN4TNnY&#10;KZyIHR33XKqs7n9DwdKEWX5oXZV/nmDfZsoUTgTgex5Qd20Iu44ISwrzc72A7xhVTrxV6h/NXxFh&#10;6UDf8tCU6It+5oumLX+s+5UXfF3xs/F+DkVlQL4GLikBvzRmpTdjWTLbsuHv4VFaSXOmhfYiYxpX&#10;0Z/4Prb0cFZZ8sBzyJHqFBqLFeS0bpPuDpRk7Wy4bfUeR6Y+N8pqeUDN+2CLzoqrxser+m3GZNKb&#10;5cKeFh0dL1ySHxqjMY6BL/amb64KzcAbErPZjJa4BD5kByGm01St11tGHXSHEPP5xyVWSj8Bv02R&#10;ieWl3nFwAv4/xVYMKPl2khNw4aUgSr9XaM7Axdf48Hgj2ByBXRZv8XqX35yA3Vbl8XwL5xyAXZdb&#10;8n5/bmZg93W0EN58nREYYoE0lHfWZwKGWfkOBZeSAEMtaYiES8GB4daqRMOloMCQi5Ai4lIwYNjV&#10;ZVFxKQgw9LLByLgEDgy/HjQ6LoECh1joOwIugQGHWcE9Ci6BAIdamj8SLjkDh3vnQjRccgIO+TKN&#10;iLhUGDjqW1LC4lIh4LCwFByXjIFDw1ICXDICDg9LSXBJGTgFLCXCJSXgNLCUDJcmAqeCpYS4NBI4&#10;HSwlxaWBwClhKTFunT7AaWEpOS51AKeGpRng0gHg9LA0E1zaA54FLBVYEwMt9ZJE9Tod6WGJiP4G&#10;R/nLU1xw0PgAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhANQJpSCvBQAArwUAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIAAAB3AAAAdwgGAAAAOTnfigAAAAlwSFlzAAAu&#10;IwAALiMBeKU/dgAABWFJREFUeJzt3fFx0zAUBvCvPf5vmYAwAWxAN6BMQJmAMkHLBJQJKBvABDBC&#10;ukHZIExgzkSvpCFOJOvp6b0nfXe53uWc2M6vli1Zlo6GYUBDuQGwBHDbwi4/UbANUhlB326syz3w&#10;sYJtkMg27BcAF353d50WcLdhKe6BveNOwVJcA3vGPQRLcQvsFTcWluIS2CNuKizFHbA33LmwFFfA&#10;nnBzYSlugL3gcsFSXAB7wOWGpZgHto5bCpZiGtgybmlYillgq7hSsBSTwBZxpWEp5oCt4daCpZgC&#10;toRbG5ZiBtgKrhZYiglgC7jaYCnqgbXjaoWlqAbWjKsdlqIWWCuuFViKSmCNuNZgKeqAteFahaWo&#10;AtaEax2WogZYC64XWIoKYA243mAp1YFr43qFpVQFronrHZZSDbgWbiuwlCrANXBbg6WIA0vjtgpL&#10;EQWWxM2B/Q7gDYCjjddzAB8B/GbeztIRA5Z6sj4H9t2BB6UXAH4CeDbz+2vl0H5lR+LIzYH9HPED&#10;3AM4n/n9NVP8CC595OaeY58CWEUu+w3A64x11UqxI7jkkZsLe5cAizCQicUUO4JL4XJcFafAwjAu&#10;SgGXwOWq7iwSl3/JsM6aYQfmxuWsx45Xv2cJy3t47JIVmBO3RAPFOCjYacRy1warQlNhA+bCLdXy&#10;9CLUYaeK6NPwD3BVYN01wwLMURWSalL8Hi6aVgF1Eeq3JwLrrpWsalIubuttxRKZDZxTLHdYmcwu&#10;oufidljZzAKeM2pri7B34Xx/v/HeaahbvxLahi/hb3QRnYorDfs1YWd+TLz/IbL1aoT6tPXe53A1&#10;fj/xGQTkc6HqWBrweEEV+bod5HOdsH1TOYv8/NnG55fDMCwS1k2vy2EYVgK/0kXM9sSec1sqiu9C&#10;y9i+o3UqN+GzpTsQRJ2DY3BbhE29abGZpRbgQ7gtwa7Cj5UDS1mGc3Dp7AXeh9vaVfGS+bbhWET/&#10;Yvy+qUwCT+H2eixPJI5eTAHvqgp12HVOw7mT7hP/DK+UfNuovpTOf9WkbdwOu85YpL7feu8qFLPn&#10;CcX3KtzwkOrb9Qh4s1jusOvc7oClPDtwC3JXpLv/PBTRhNth17mO+B1OEs+lqUU5R/4CH4dzSodd&#10;5zJyOQv9pG+OQ7HxTsHGaEjsjf+ThA55NXpljg0oZ5vFcuvAKZ3xENm3C0yNIin5HfZluX1B1Tqw&#10;9TzAYkcjRge2m0ewmGih6sD28h8sDjQ/dmAb2QmLiBsHHVh3JmERecuvA+vMXlgk3KzvwLpyEBYJ&#10;XVs7sJ5EwSKx33IHrp9oWMzolN6B6yUJFjOfOOjA8kmGRebjJB1YJrNgwfAgWAcum9mwYHj4ugOX&#10;SxYsmJ6s78D8yYYF87AJHZgnLLAoMOBJB84LGyxmPp+7L9Rnlquv7mJGD4ntxHaHSR3HinvcK1ZY&#10;FBz78UKwM7aHsMOi8PCAvYiOSxFYCAzs2YH3pxgsBMZb7sDTKQoLwcG0O/DjFIeF4BwHHfhfRGBR&#10;YQKL1oHFYFFp6plWgUVhUXHSqNaAxWFRebq3VoCrwELBRI3egavBQskUq16Bq8JC0eTI3oCrw0LZ&#10;tOZegFXAQhEunACrgYUyXBgHVgULhbgwCqwOFkpxYQxYJSwU48IIsFpYKMeFcmDVsDCAC6XA6mFh&#10;BBfKgE3AwhAulACbgYUxXFQGNgULg7ioBGwOFkZxIQxsEhaGcSEEbBYWxnFRGNg0LBzgohCweVg4&#10;wQUzsAtYOMIFE7AbWDjDRSawK1g4xMVMYHewcIqLRGCXsHCMOyYG2C0snOPiALBrWDSAiwlg97Bo&#10;BBdbwE3AouBoNlozTtM2zkXvHhYA/gBM+R6SMQF33QAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;/JdqW8IGAADCBgAAFAAAAGRycy9tZWRpYS9pbWFnZTQucG5niVBORw0KGgoAAAANSUhEUgAAAHcA&#10;AAB3CAYAAAA5Od+KAAAACXBIWXMAAC4jAAAuIwF4pT92AAAGdElEQVR4nO3d63HbRhQF4GNO/oup&#10;QHYFYgdiKog6EFWB1UGUCmhXYKYDpwIzHVAdyBVYqgAZzOzNMDAW2AX2ce4Fz4zGM6RMAvyE5WKf&#10;75qmwUKyAbAD8LiUE/6F4BhKpIU9ArgCsHbI5rNawDmew7a5B3CofExFYh23CytZBLBlXB+sxDyw&#10;VdwxWIlpYIu4obASs8DWcGNhJSaBLeFOhZWYA7aCOxdWYgrYAm4qWIkZYO24qWElJoA14+aClagH&#10;1oqbG1aiGlgjbilYiVpgbbilYSUqgTXh1oKVqAPWglsbVqIKWAMuC6xEDTA7LhusRAUwMy4rrIQe&#10;mBWXHVZCDcyIqwVWQgvMhqsNVkIJzISrFVZCB8yCqx1WQgXMgGsFVkIDXBvXGqyEArgmrlVYSXXg&#10;WrjWYSVVgWvgLgVWUg24NO7SYCVVgEviLhVWUhy4FG4M7BuAzwB+A/ABwDvSn1/dMT4A+CfwcygK&#10;XGJmfQzsX27m+2vug8qQLYCvEeeZfQJ4btxYWO0z3qnONyduzIl+B/A+14EUTlvy7APfMitwLtzY&#10;ytODsUlYrxHnng04x4InU2rFxwzHMTcbtziKL6eBukF7Pr8Hvv+9+zc5cGrcqbc7L4mPY24+Afg4&#10;8iJvrhJ16nnuFIGLXMApb4Ws3Me+D4CFO8+nhO+b/DYpFa6lBoqYit1QsT0lSYFT4C695Sl1kgHP&#10;xb3A5kkS4Dm4F9i8mQ08FfcCWyazgKfgXmDLZjJwLO4SYGM6LUp1cEwCjsFdyhV7ck2CIflU8Lii&#10;gUNbqDTCtverd67V56bz3Js7n4Prputm5x7feF771T1fumUtriWr7TgY+dk0TfPa5E3IcYT+rJum&#10;eYo42pemabaJjyHm/afkEHIcY8Wytit27Y73j4j/cw3gm7Ll8YOK6CFcrbDdIjg0e2vAPlyN37GH&#10;GbCSvevp0ZJB4D5cjbDbyC62oWgbNOAF7taWmWB3PbXCr57bj5Rdb9eult1Xi+4OKjiRFOW9tehz&#10;XLYrtr2Vue081vcX2vd7c+PDXSco+nPlJ2AplrUUxX33lTkG1vm+d9lGjHTzvyJ6pew7tm+sVY4K&#10;0LXn8b4hNWz5D3jlvsMunQC20gJvV+775VnxqWmcnZA77VDh48p9OFslwH1jlnIUlaFzfxjzcF4s&#10;QxFwX0P+0XUEpExfTRkKGjgeuhUqiQZgXy+ND2NqfK/ne3+G/DRro9tCxQ5853n8KeHV+9lzy7Mh&#10;rnj2Tsfpa35kBr713Ne+JGopeh5o7WKdgeidZ+XrOGAG9iG2J/jnjNd9c4B9tW/WDZUHJ9ANdfmx&#10;Au8GWqWe3AnHFtHPrtj11bwfCYvk0ZmRY531jMBXIyd1cFAh46C+uw9pM9C0uIns/C+RoCmvIWOo&#10;BHhOR3jq3LqryTdArYXaud+5c1e6TMk8nY2BGrtHXhN2AQbPZQ4dIMcIvHfHNXSiY88PZe7IjhyJ&#10;mqQeM7SVsYj+kqmiox4WEwalswIfEk6nlAnVqmExcToJI/C9A5lzFcv367eBLr8ambxeyNSJYIzA&#10;1+4qlgaN0E78O/fh/TgbzcCSWQvBzFkTg7GSBYfcVrb27o/v5LnN2WpsUozJ3AVPWIElN8RjnoaS&#10;ZOmmFMsmaOoP1pBka3KlWvAkBzDj2lTdpB4wl3SxtZTrUKUuoo+uI4C1gzxVT5Qk+Sp6OZYHnNIA&#10;8EHBsNGYHCPHUmdZHjHHestTimjtq7WeZ80Ai4yLaccCP2ZYsKtWYqa2ZF3QNOdK6THAV64o0w68&#10;C1xaECVWqs29DH4M8I0DZh6E5svaXbFfAn+/yBLEJZbBx4RK1t+uZYn9dkj6iXeMa0uXwgVpN1rp&#10;FF00vOTWM0tvySq+GnzpTaOWClxlmf8a270tDbja/g21NmpcCnDVjTlqbrFqHbj6jiu1N0e2Ckyx&#10;lQ7DtubWgGn2SGLAhSFgqs2vWHBhAJhuVzMmXCgGptyujg0XCoFp9yFkxIUiYOoNJllxoQCYfudQ&#10;ZlwQA6vYEpYdF4TAavb61YALImBVmzhrwQUBsLrduTXhoiKwym3XteGiArDa/fQ14qIgsFpYKMZF&#10;AWDVsFCOi4zA6mFhABcZgE3AwgguEgKbgYUhXCQANgULY7iYAWwOFgZxMQHYJCyM4iIC2CwsDOO2&#10;GQM2DQvjuBgANg+LBeCiB3gRsCg8P7d22vnBLXLqbWo4A+BfaY9Xl3CzcNkAAAAASUVORK5CYIJQ&#10;SwMEFAAGAAgAAAAhAA3P9JvjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxax6ZEbYhTVRVwqpBokRA3N94mUWM7it0k/XuWEz3uzGj2Tb6ebMsG7EPjnQIxT4ChK71pXKXg&#10;6/A2WwILUTujW+9QwRUDrIv7u1xnxo/uE4d9rBiVuJBpBXWMXcZ5KGu0Osx9h468k++tjnT2FTe9&#10;HqnctlwmScqtbhx9qHWH2xrL8/5iFbyPetw8iddhdz5trz+H54/vnUClHh+mzQuwiFP8D8MfPqFD&#10;QUxHf3EmsFbBbLGiLZEMkaQSGEXS1VIAO5Ik5UICL3J+u6L4BQAA//8DAFBLAwQUAAYACAAAACEA&#10;V33x6tQAAACtAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+DvoPRfXGS&#10;ljFGnV5GodfRPYCwFcc0lo3tlfXtZyiDFUp3y1ES//d/B213334WZ0rZBVbQNS0IYh2MY6vg87h/&#10;fgWRC7LBOTApuFCG3bB62n7QjKWG8uRiFpXCWcFUSnyTMuuJPOYmROJ6GUPyWOqYrIyoT2hJ9m37&#10;ItNfBgw3THEwCtLBrEEcL7E2/88O4+g0vQf95YnLnQrpfO2uQEyWigJPxuF1uW4iW5D3HfplHPpH&#10;Dt0yDt0jh80yDptfB3nzZMMPAAAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMe8Osc9BAAA&#10;ShcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAEgkxdAi&#10;BQAAIgUAABQAAAAAAAAAAAAAAAAAowYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAA&#10;AAAhAG7c9B3YBgAA2AYAABQAAAAAAAAAAAAAAAAA9wsAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsB&#10;Ai0ACgAAAAAAAAAhANQJpSCvBQAArwUAABQAAAAAAAAAAAAAAAAAARMAAGRycy9tZWRpYS9pbWFn&#10;ZTMucG5nUEsBAi0ACgAAAAAAAAAhAPyXalvCBgAAwgYAABQAAAAAAAAAAAAAAAAA4hgAAGRycy9t&#10;ZWRpYS9pbWFnZTQucG5nUEsBAi0AFAAGAAgAAAAhAA3P9JvjAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;1h8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBXffHq1AAAAK0CAAAZAAAAAAAAAAAA&#10;AAAAAOYgAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAJAAkAQgIAAPEhAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Image 17" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:23822;top:80;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXAFC0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IJ/gimjq2KbVRhkwmDAQ7+340Z1NsLqWJWvfXL4Kwt/v4fl626m0jLtT52rGC6SQBQVw6&#10;XXOl4PCzGc9B+ICssXFMCm7kYbV8fsow1e7Ke7rkoRIxhH2KCkwIbSqlLw1Z9BPXEkfu6DqLIcKu&#10;krrDawy3jXxJkndpsebYYLCltaHylJ+tAvn529Tua5QUp/X+1RSz/O17d1NqOOg/FiAC9eFf/HBv&#10;dZw/g/sv8QC5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXAFC0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId23" o:title=""/>
+                <v:shape id="Image 17" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:23822;top:80;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXAFC0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IJ/gimjq2KbVRhkwmDAQ7+340Z1NsLqWJWvfXL4Kwt/v4fl626m0jLtT52rGC6SQBQVw6&#10;XXOl4PCzGc9B+ICssXFMCm7kYbV8fsow1e7Ke7rkoRIxhH2KCkwIbSqlLw1Z9BPXEkfu6DqLIcKu&#10;krrDawy3jXxJkndpsebYYLCltaHylJ+tAvn529Tua5QUp/X+1RSz/O17d1NqOOg/FiAC9eFf/HBv&#10;dZw/g/sv8QC5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXAFC0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
-                <v:shape id="Image 18" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3c0NUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6qWDTIBUUWBCqoPTQCz8PYGVNEpH1huxCAk9fHyr1ZmvGM58Xq97V6k5tqDwbeB8n&#10;oIhzbysuDJyO29EMVIjIFmvPZOBBAVbLwcsCM+s73tP9EAslIRwyNFDG2GRah7wkh2HsG2LRzr51&#10;GGVtC21b7CTc1TpNkg/tsGJpKLGhz5Lyy+HmDHRf+wqnP+lzl75tHrbbTHB9nRjzOuzXc1CR+vhv&#10;/rv+toIvsPKLDKCXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3c0NUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId24" o:title=""/>
+                <v:shape id="Image 18" o:spid="_x0000_s1037" type="#_x0000_t75" style="position:absolute;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3c0NUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6qWDTIBUUWBCqoPTQCz8PYGVNEpH1huxCAk9fHyr1ZmvGM58Xq97V6k5tqDwbeB8n&#10;oIhzbysuDJyO29EMVIjIFmvPZOBBAVbLwcsCM+s73tP9EAslIRwyNFDG2GRah7wkh2HsG2LRzr51&#10;GGVtC21b7CTc1TpNkg/tsGJpKLGhz5Lyy+HmDHRf+wqnP+lzl75tHrbbTHB9nRjzOuzXc1CR+vhv&#10;/rv+toIvsPKLDKCXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3c0NUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
-                <v:shape id="Image 19" o:spid="_x0000_s1037" type="#_x0000_t75" style="position:absolute;left:23822;top:3930;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWYzdAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpummRotFN6ANBL6JRaL0N2TFJm50N2VVjf70rCN7m43vONO1MLY7UusqygpdBBII4&#10;t7riQsF2M+uPQDiPrLG2TArO5CBNHh+mGGt74jUdM1+IEMIuRgWl900spctLMugGtiEO3N62Bn2A&#10;bSF1i6cQbmr5GkVv0mDFoaHEhj5Lyv+yg1Hw/3v4WXzN5Mf3cLfLnuejJbvVUqneU/c+AeGp83fx&#10;zT3XYf4Yrr+EA2RyAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZjN0DEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId25" o:title=""/>
+                <v:shape id="Image 19" o:spid="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:23822;top:3930;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWYzdAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpummRotFN6ANBL6JRaL0N2TFJm50N2VVjf70rCN7m43vONO1MLY7UusqygpdBBII4&#10;t7riQsF2M+uPQDiPrLG2TArO5CBNHh+mGGt74jUdM1+IEMIuRgWl900spctLMugGtiEO3N62Bn2A&#10;bSF1i6cQbmr5GkVv0mDFoaHEhj5Lyv+yg1Hw/3v4WXzN5Mf3cLfLnuejJbvVUqneU/c+AeGp83fx&#10;zT3XYf4Yrr+EA2RyAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZjN0DEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
-                <v:shape id="Image 20" o:spid="_x0000_s1038" type="#_x0000_t75" style="position:absolute;top:3930;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMw5fivAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NDsFA&#10;EL5LvMNmJG5s9YCUJSKIk0Q5cJt0R9vozlZ3UW9vDxLHL9//fNmaSryocaVlBaNhBII4s7rkXMH5&#10;tB1MQTiPrLGyTAo+5GC56HbmmGj75iO9Up+LEMIuQQWF93UipcsKMuiGtiYO3M02Bn2ATS51g+8Q&#10;bioZR9FYGiw5NBRY07qg7J4+jYJd+swc6rg6XI/jB/JkbzaTi1L9XruagfDU+r/4595rBXFYH76E&#10;HyAXXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMw5fivAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;">
-                  <v:imagedata r:id="rId26" o:title=""/>
+                <v:shape id="Image 20" o:spid="_x0000_s1039" type="#_x0000_t75" style="position:absolute;top:3930;width:3562;height:3562;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMw5fivAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NDsFA&#10;EL5LvMNmJG5s9YCUJSKIk0Q5cJt0R9vozlZ3UW9vDxLHL9//fNmaSryocaVlBaNhBII4s7rkXMH5&#10;tB1MQTiPrLGyTAo+5GC56HbmmGj75iO9Up+LEMIuQQWF93UipcsKMuiGtiYO3M02Bn2ATS51g+8Q&#10;bioZR9FYGiw5NBRY07qg7J4+jYJd+swc6rg6XI/jB/JkbzaTi1L9XruagfDU+r/4595rBXFYH76E&#10;HyAXXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMw5fivAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;">
+                  <v:imagedata r:id="rId33" o:title=""/>
                 </v:shape>
-                <v:shape id="Zone de texte 21" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:1684;width:15019;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTlwdVwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pqmyylKNIrsKetQKe302z7bavNQm1uqvN4LgcZiZb5jJrDWlaKh2hWUF/V4Egji1&#10;uuBMwS5Zdn9AOI+ssbRMCm7kYDb96Eww1vbKG2q2PhMBwi5GBbn3VSylS3My6Hq2Ig7ewdYGfZB1&#10;JnWN1wA3pRxE0UgaLDgs5FjRb07paXsxCobfx+OQV/v7uUku57U9/C3+d4lSX5/tfAzCU+vf4Vd7&#10;pRUM+vD8En6AnD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA05cHVcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Zone de texte 21" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:1684;width:15019;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTlwdVwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pqmyylKNIrsKetQKe302z7bavNQm1uqvN4LgcZiZb5jJrDWlaKh2hWUF/V4Egji1&#10;uuBMwS5Zdn9AOI+ssbRMCm7kYDb96Eww1vbKG2q2PhMBwi5GBbn3VSylS3My6Hq2Ig7ewdYGfZB1&#10;JnWN1wA3pRxE0UgaLDgs5FjRb07paXsxCobfx+OQV/v7uUku57U9/C3+d4lSX5/tfAzCU+vf4Vd7&#10;pRUM+vD8En6AnD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA05cHVcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="6.99997mm,0,2.5mm,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="55E0487D" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="608E0D44" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
-                          <w:t>@ univbordeaux</w:t>
+                          <w:t xml:space="preserve">@ </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          </w:rPr>
+                          <w:t>univbordeaux</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Zone de texte 22" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:1764;top:3930;width:18099;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjRZkixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33TRoKakbKdqCHmsEr8/syx+bfRuza4z99N1CocdhZn7DrNaDaURPnastK3iaRyCI&#10;c6trLhUcs4/ZCwjnkTU2lknBgxys0/FohYm2d/6k/uBLESDsElRQed8mUrq8IoNublvi4BW2M+iD&#10;7EqpO7wHuGlkHEXP0mDNYaHCljYV5V+Hm1GwXFwuS96dv699drvubbF9Px0zpaaT4e0VhKfB/4f/&#10;2jutII7h90v4ATL9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNFmSLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Zone de texte 22" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:1764;top:3930;width:18099;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjRZkixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33TRoKakbKdqCHmsEr8/syx+bfRuza4z99N1CocdhZn7DrNaDaURPnastK3iaRyCI&#10;c6trLhUcs4/ZCwjnkTU2lknBgxys0/FohYm2d/6k/uBLESDsElRQed8mUrq8IoNublvi4BW2M+iD&#10;7EqpO7wHuGlkHEXP0mDNYaHCljYV5V+Hm1GwXFwuS96dv699drvubbF9Px0zpaaT4e0VhKfB/4f/&#10;2jutII7h90v4ATL9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNFmSLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="6.99997mm,0,2.5mm,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="61D0FC31" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="1682468E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>universitedebordeaux</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Zone de texte 23" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:25506;width:18238;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMCTy5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaNWkdRVRC3YY43g9TX7TKLZtzG7xuiv7xYEj8PMfMPMFq0pRUO1KywrGPQjEMSp&#10;1QVnCvbJ1/sUhPPIGkvLpOBODhbzztsMY21v/EPNzmciQNjFqCD3voqldGlOBl3fVsTBO9raoA+y&#10;zqSu8RbgppTDKJpIgwWHhRwrWuWUnndXo2D8cTqNefv7uDTJ9fJtj+vNYZ8o1eu2y08Qnlr/Cj/b&#10;W61gOIL/L+EHyPkfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEwJPLnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Zone de texte 23" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:25506;width:18238;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMCTy5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaNWkdRVRC3YY43g9TX7TKLZtzG7xuiv7xYEj8PMfMPMFq0pRUO1KywrGPQjEMSp&#10;1QVnCvbJ1/sUhPPIGkvLpOBODhbzztsMY21v/EPNzmciQNjFqCD3voqldGlOBl3fVsTBO9raoA+y&#10;zqSu8RbgppTDKJpIgwWHhRwrWuWUnndXo2D8cTqNefv7uDTJ9fJtj+vNYZ8o1eu2y08Qnlr/Cj/b&#10;W61gOIL/L+EHyPkfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEwJPLnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="6.99997mm,0,2.5mm,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="114C8FEB" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="76940A0E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>univbordeaux</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Zone de texte 24" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:25506;top:3930;width:21933;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD4KTNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhP2tqaKilSjyP4BPWoFr8/m2Vabl9rEWv30RhA8DjPzG2Y6b00pGqpdYVlBrxuBIE6t&#10;LjhTsE3+v8cgnEfWWFomBTdyMJ99fkwx1vbKa2o2PhMBwi5GBbn3VSylS3My6Lq2Ig7ewdYGfZB1&#10;JnWN1wA3pexH0UgaLDgs5FjRT07paXMxCoaD43HIy/393CSX88oefv9220Spr067mIDw1Pp3+NVe&#10;agX9ATy/hB8gZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw+CkzcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Zone de texte 24" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:25506;top:3930;width:21933;height:3562;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD4KTNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhP2tqaKilSjyP4BPWoFr8/m2Vabl9rEWv30RhA8DjPzG2Y6b00pGqpdYVlBrxuBIE6t&#10;LjhTsE3+v8cgnEfWWFomBTdyMJ99fkwx1vbKa2o2PhMBwi5GBbn3VSylS3My6Lq2Ig7ewdYGfZB1&#10;JnWN1wA3pexH0UgaLDgs5FjRT07paXMxCoaD43HIy/393CSX88oefv9220Spr067mIDw1Pp3+NVe&#10;agX9ATy/hB8gZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw+CkzcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="6.99997mm,0,2.5mm,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="65371189" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="52E294D9" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
-                          <w:t>universite-de-bordeaux</w:t>
+                          <w:t>universite</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          </w:rPr>
+                          <w:t>-de-bordeaux</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="293420DB" wp14:editId="4FDD2FD3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AF46E60" wp14:editId="4E3B2A06">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-899795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3917193</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6700838" cy="2714625"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Zone de texte 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6700838" cy="2714625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3BACEEBD" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                          <w:p w14:paraId="29FB41E5" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                             <w:pPr>
                               <w:pStyle w:val="DOS01textegras"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Contact</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="744F97B5" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
-[...7 lines deleted...]
-                          <w:p w14:paraId="2C7BECCC" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                          <w:p w14:paraId="6E883B94" w14:textId="5DFEA36A" w:rsidR="000C4DCF" w:rsidRDefault="0070191F">
                             <w:pPr>
                               <w:pStyle w:val="DOS02adressec10"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Prenom.nom@u-bordeaux.fr</w:t>
+                              <w:t>accompagnement-mapi</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F9741E">
+                              <w:t>@u-bordeaux.fr</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="720000" tIns="0" rIns="0" bIns="503998" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="293420DB" id="Zone de texte 19" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-70.85pt;margin-top:308.45pt;width:527.65pt;height:213.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNRatoKAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU19v2jAQf5+072D5fSSEAW1EqFgrpkms&#10;rUSnPjuOTSI5Ps82JOzT7+wQNnV7mvZiXXyXu/v98equbxU5Cesa0AWdTlJKhOZQNfpQ0G8v2w83&#10;lDjPdMUUaFHQs3D0bv3+3aozucigBlUJS7CJdnlnClp7b/IkcbwWLXMTMEJjUoJtmcdPe0gqyzrs&#10;3qokS9NF0oGtjAUunMPbhyFJ17G/lIL7Jymd8EQVFHfz8bTxLMOZrFcsP1hm6oZf1mD/sEXLGo1D&#10;r60emGfkaJs/WrUNt+BA+gmHNgEpGy4iBkQzTd+g2dfMiIgFyXHmSpP7f23542lvni3x/SfoUcBA&#10;SGdc7sJl2X2FCkVjRw8RXS9tG1Di3gSrkdDzlUTRe8LxcrFM05sZys4xly2nHxfZPHRNWD7+bqzz&#10;nwW0JAQFtahSbM9OO+eH0rEkTNOwbZSKSilNOhwxm6fxh2sGmyuNM8bVBxC+L3vSVAgrG3GVUJ0R&#10;mYXBCc7wbYNL7Jjzz8yi9IgJ7eyf8JAKcBhcIkpqsD/+dh/qURHMUtKhlQrqvh+ZFZSoLxq1WqJR&#10;02C++IWBHYMyBvN0dnuLhOljew/o0yk+GcNjGIq9GkNpoX1Fv2/CPEwxzXFqQcsxvPeDtfG9cLHZ&#10;xCL0mWF+p/eGh9aB0EDuS//KrLko4FG8RxjtxvI3Qgy1gxQb9IJsokqB7IHPC/Po0ajz5T2FR/D7&#10;d6z69erXPwEAAP//AwBQSwMEFAAGAAgAAAAhADvZ3pXgAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FOwzAQRfdI3MEaJHatYxISGuJUqBJig0QpHMCNjRNhj0PsNuH2DCtYjv7T/2+a7eIdO5sp&#10;DgEliHUGzGAX9IBWwvvb4+oOWEwKtXIBjYRvE2HbXl40qtZhxldzPiTLqARjrST0KY0157HrjVdx&#10;HUaDlH2EyatE52S5ntRM5d7xmywruVcD0kKvRrPrTfd5OHkauc13+6/ZP/sXWyXbVbl7QpTy+mp5&#10;uAeWzJL+YPjVJ3VoyekYTqgjcxJWohAVsRJKUW6AEbIReQnsSGxWFAXwtuH/v2h/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE1Fq2goAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADvZ3pXgAAAADQEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3AF46E60" id="Zone de texte 19" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-70.85pt;margin-top:308.45pt;width:527.65pt;height:213.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAshABKAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU19v2jAQf5+072D5fSTAgDYiVKwV0yTW&#10;VqJTnx3HJpEcn2cbEvbpd3YSNnV7mvZiXXyXu/v98fquaxQ5C+tq0DmdTlJKhOZQ1vqY028vuw83&#10;lDjPdMkUaJHTi3D0bvP+3bo1mZhBBaoUlmAT7bLW5LTy3mRJ4nglGuYmYITGpATbMI+f9piUlrXY&#10;vVHJLE2XSQu2NBa4cA5vH/ok3cT+Ugrun6R0whOVU9zNx9PGswhnslmz7GiZqWo+rMH+YYuG1RqH&#10;Xls9MM/IydZ/tGpqbsGB9BMOTQJS1lxEDIhmmr5Bc6iYERELkuPMlSb3/9ryx/PBPFviu0/QoYCB&#10;kNa4zIXLov0KJYrGTh4iuk7aJqDEvQlWI6GXK4mi84Tj5XKVpjdzlJ1jbraaflzOFqFrwrLxd2Od&#10;/yygISHIqUWVYnt23jvfl44lYZqGXa1UVEpp0uKI+SKNP1wz2FxpnDGu3oPwXdGRukRY8xFXAeUF&#10;kVnoneAM39W4xJ45/8wsSo+Y0M7+CQ+pAIfBEFFSgf3xt/tQj4pglpIWrZRT9/3ErKBEfdGo1QqN&#10;mgbzxS8M7BgUMVik89tbJEyfmntAn07xyRgew1Ds1RhKC80r+n0b5mGKaY5Tc1qM4b3vrY3vhYvt&#10;Nhahzwzze30wPLQOhAZyX7pXZs2ggEfxHmG0G8veCNHX9lJs0QuyjioFsns+B+bRo1Hn4T2FR/D7&#10;d6z69eo3PwEAAP//AwBQSwMEFAAGAAgAAAAhADvZ3pXgAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FOwzAQRfdI3MEaJHatYxISGuJUqBJig0QpHMCNjRNhj0PsNuH2DCtYjv7T/2+a7eIdO5sp&#10;DgEliHUGzGAX9IBWwvvb4+oOWEwKtXIBjYRvE2HbXl40qtZhxldzPiTLqARjrST0KY0157HrjVdx&#10;HUaDlH2EyatE52S5ntRM5d7xmywruVcD0kKvRrPrTfd5OHkauc13+6/ZP/sXWyXbVbl7QpTy+mp5&#10;uAeWzJL+YPjVJ3VoyekYTqgjcxJWohAVsRJKUW6AEbIReQnsSGxWFAXwtuH/v2h/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMCyEAEoAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADvZ3pXgAAAADQEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="20mm,0,0,13.99994mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3BACEEBD" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                    <w:p w14:paraId="29FB41E5" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                       <w:pPr>
                         <w:pStyle w:val="DOS01textegras"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Contact</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="744F97B5" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
-[...7 lines deleted...]
-                    <w:p w14:paraId="2C7BECCC" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                    <w:p w14:paraId="6E883B94" w14:textId="5DFEA36A" w:rsidR="000C4DCF" w:rsidRDefault="0070191F">
                       <w:pPr>
                         <w:pStyle w:val="DOS02adressec10"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Prenom.nom@u-bordeaux.fr</w:t>
+                        <w:t>accompagnement-mapi</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F9741E">
+                        <w:t>@u-bordeaux.fr</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73808951" wp14:editId="2520D633">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC7F727" wp14:editId="68617E3D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-140993</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6450330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2291117" cy="575534"/>
                 <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Groupe 59"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2291117" cy="575534"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2291117" cy="575534"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="27" name="Zone de texte 27"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="199016" y="236668"/>
                             <a:ext cx="2092101" cy="338866"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="443A31"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="67480AA4" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="7F9F1E5E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>www.u-bordeaux.fr</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="28" name="Zone de texte 28"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1129553" cy="274320"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="467E6362" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                            <w:p w14:paraId="74C4DA8D" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="009DE0"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="009DE0"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>En savoir +</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="73808951" id="Groupe 59" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:-11.1pt;margin-top:507.9pt;width:180.4pt;height:45.3pt;z-index:251663360" coordsize="22911,5755" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyyCv27wIAAKUIAAAOAAAAZHJzL2Uyb0RvYy54bWzslktP3DAQgO+V+h8s30teu2E3Iou2UFAl&#10;CkhQIfXmOM5DSmzX9m5Cf33H9mahgFqJop56ifwYj2e+eThHx2PfoS1TuhU8x9FBiBHjVJQtr3P8&#10;9fbswwIjbQgvSSc4y/E90/h49f7d0SAzFotGdCVTCJRwnQ0yx40xMgsCTRvWE30gJOOwWQnVEwNT&#10;VQelIgNo77sgDsM0GIQqpRKUaQ2rp34Tr5z+qmLUXFWVZgZ1OQbbjPsq9y3sN1gdkaxWRDYt3ZlB&#10;XmFFT1oOl+5VnRJD0Ea1z1T1LVVCi8ocUNEHoqpaypwP4E0UPvHmXImNdL7U2VDLPSZA+4TTq9XS&#10;y+25kjfyWgGJQdbAws1QMXwRJQSMbIxwno2V6q2HYDMaHcD7PUA2GkRhMY6XURQdYkRhb344nycz&#10;T5g2EIZnx2jz6fcHA5L5a4NHplk7IVn0Aw/9dzxuGiKZw6wz4HGtUFuCL+AGJz0g+AaZi0qGDLjJ&#10;EKw7VE7WgkNm/CjA+Wha13bxT/yi5TKMUowAVJykabrwoPYkw2UchZEnmSSLRZpagT0QkkmlzTkT&#10;PbKDHCtIdRcnsr3QxotOIjZsWnRtedZ2nZuoujjpFNoSKIvZLFknznjQ/otYx9GQ4zSZh04zF/a8&#10;V91xMMbGwTrrI2LGYnTkomQiUYjyHlgo4etOS3rWgrUXRJtroqDQoCSheZgr+FSdgMvEboRRI9SP&#10;l9atPMQbdjEaoHBzrL9viGIYdZ85ZIKt8mmgpkExDfimPxHgNJAFa9wQDijTTcNKif4Oesra3gJb&#10;hFO4K8fUqGlyYnwDga5E2XrtxKCaJTEX/EZSq9xCtvRvxzui5C5ENn8uxZRtJHsSKS9rT3Kxhqqr&#10;WhdGC9lz3BGHzP9XJQDN+8UScMlqDYNyeX0JAN3nLSSK4iX0DZ/48eEsiV2TfqvEt+8K26d+Ub9p&#10;3rtm9xCv/3nvW9Nb5r17COAtdK1w927bx/bx3NXJw9/F6icAAAD//wMAUEsDBBQABgAIAAAAIQDA&#10;HQzU4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviSS7McG1HEJoewqF&#10;JoXSm2JtbBNLMpZiO3/f7ak97sxjdqbYzLZjIw6h9U6BXApg6CpvWlcr+Dy+LtbAQtTO6M47VHDD&#10;AJvy/q7QufGT+8DxEGtGIS7kWkETY59zHqoGrQ5L36Mj7+wHqyOdQ83NoCcKtx1PhMi41a2jD43u&#10;cddgdTlcrYK3SU/bVL6M+8t5d/s+rt6/9hKVenyYt8/AIs7xD4bf+lQdSup08ldnAusULJIkIZQM&#10;IVc0gpA0XWfATiRJkT0BLwv+f0X5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLIK/bv&#10;AgAApQgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMAd&#10;DNTiAAAADQEAAA8AAAAAAAAAAAAAAAAASQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;">
-                <v:shape id="Zone de texte 27" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:1990;top:2366;width:20921;height:3389;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOkj20wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFOhVVJXkdAW6a1Jen9mn9nQ7Ns0u03iv3cLgsdhZr5htvvJtmKg3jeOFTwtExDE&#10;ldMN1wrK4n2xAeEDssbWMSm4kIf97mG2xVS7kb9oyEMtIoR9igpMCF0qpa8MWfRL1xFH7+x6iyHK&#10;vpa6xzHCbStXSfIiLTYcFwx2lBmqfvI/qyAbyg9/+jXFZ2a+TbM+18+nt4NS88fp8Aoi0BTu4Vv7&#10;qBWs1vD/Jf4AubsCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjpI9tMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#443a31" stroked="f" strokeweight=".5pt">
+              <v:group w14:anchorId="4EC7F727" id="Groupe 59" o:spid="_x0000_s1045" style="position:absolute;left:0;text-align:left;margin-left:-11.1pt;margin-top:507.9pt;width:180.4pt;height:45.3pt;z-index:251663360" coordsize="22911,5755" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoqttr6wIAAKUIAAAOAAAAZHJzL2Uyb0RvYy54bWzslktP3DAQgO+V+h8s30teu2E3Iou2tKBK&#10;FJCgQurNcZyH5Niu7d2E/vqOnc1CAbUSpT31EvkxHs9883COjoeOoy3TppUix9FBiBETVJatqHP8&#10;5eb03QIjY4koCZeC5fiOGXy8evvmqFcZi2Ujeck0AiXCZL3KcWOtyoLA0IZ1xBxIxQRsVlJ3xMJU&#10;10GpSQ/aOx7EYZgGvdSl0pIyY2D1w7iJV15/VTFqL6vKMIt4jsE267/afwv3DVZHJKs1UU1Ld2aQ&#10;F1jRkVbApXtVH4glaKPbJ6q6lmppZGUPqOwCWVUtZd4H8CYKH3lzpuVGeV/qrK/VHhOgfcTpxWrp&#10;xfZMq2t1pYFEr2pg4Weo6D/LEgJGNlZ6z4ZKd85DsBkNHuDdHiAbLKKwGMfLKIoOMaKwNz+cz5PZ&#10;SJg2EIYnx2jz8dcHA5KN1wYPTHN2QrKYex7mz3hcN0Qxj9lkwONKo7YEX8ANQTpA8BUyF5UMWXCT&#10;IVj3qLysA4fs8F6C89G0btzi7/hFy2UYpRgBqDhJ03QxgtqTDJdxFEYjySRZLNLUCeyBkExpY8+Y&#10;7JAb5FhDqvs4ke25saPoJOLCZiRvy9OWcz/RdXHCNdoSKIvZLFkn3njQ/pMYF6jPcZrMQ69ZSHd+&#10;VM0FGOPi4JwdI2KHYvDkIh90t1nI8g5YaDnWnVH0tAVrz4mxV0RDoUFJQvOwl/CpuITL5G6EUSP1&#10;9+fWnTzEG3Yx6qFwc2y+bYhmGPFPAjLBVfk00NOgmAZi051IcBrIgjV+CAe05dOw0rK7hZ6ydrfA&#10;FhEU7soxtXqanNixgUBXomy99mJQzYrYc3GtqFPuIDv6N8Mt0WoXIpc/F3LKNpI9itQo604KuYaq&#10;q1ofxnuOO+KQ+f+qBKB5P1sCPlmdYVAuLy8BoPu0hURRvIS+MSZ+fDhLYt+kXyvx3bvC9qlf1K+a&#10;9/OpA/zP+7+V9/4hgLfQt8Ldu+0e24dzXyf3fxerHwAAAP//AwBQSwMEFAAGAAgAAAAhAMAdDNTi&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+JJLsxwbUcQmh7CoUmhdKb&#10;Ym1sE0sylmI7f9/tqT3uzGN2ptjMtmMjDqH1ToFcCmDoKm9aVyv4PL4u1sBC1M7ozjtUcMMAm/L+&#10;rtC58ZP7wPEQa0YhLuRaQRNjn3MeqgatDkvfoyPv7AerI51Dzc2gJwq3HU+EyLjVraMPje5x12B1&#10;OVytgrdJT9tUvoz7y3l3+z6u3r/2EpV6fJi3z8AizvEPht/6VB1K6nTyV2cC6xQskiQhlAwhVzSC&#10;kDRdZ8BOJEmRPQEvC/5/RfkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKKrba+sCAACl&#10;CAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwB0M1OIA&#10;AAANAQAADwAAAAAAAAAAAAAAAABFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFQG&#10;AAAAAA==&#10;">
+                <v:shape id="Zone de texte 27" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:1990;top:2366;width:20921;height:3389;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOkj20wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFOhVVJXkdAW6a1Jen9mn9nQ7Ns0u03iv3cLgsdhZr5htvvJtmKg3jeOFTwtExDE&#10;ldMN1wrK4n2xAeEDssbWMSm4kIf97mG2xVS7kb9oyEMtIoR9igpMCF0qpa8MWfRL1xFH7+x6iyHK&#10;vpa6xzHCbStXSfIiLTYcFwx2lBmqfvI/qyAbyg9/+jXFZ2a+TbM+18+nt4NS88fp8Aoi0BTu4Vv7&#10;qBWs1vD/Jf4AubsCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjpI9tMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#443a31" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="67480AA4" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="7F9F1E5E" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>www.u-bordeaux.fr</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Zone de texte 28" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;width:11295;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6XzTWvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dboIw&#10;FL5f4js0x2R3o8gyo8xK0GyJt6gPcKRnlI2eIu2Avf16sWSXX77/XTHbTow0+NaxglWSgiCunW65&#10;UXC9vD9tQPiArLFzTAp+yEOxXzzsMNdu4orGc2hEDGGfowITQp9L6WtDFn3ieuLIfbjBYohwaKQe&#10;cIrhtpNZmq6lxZZjg8Gejobqr/O3VTBSZaqXz8PbNptkecMT8339rNTjci5fQQSaw7/4z33SCrI4&#10;Nn6JP0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6XzTWvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight=".5pt">
+                <v:shape id="Zone de texte 28" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;width:11295;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6XzTWvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dboIw&#10;FL5f4js0x2R3o8gyo8xK0GyJt6gPcKRnlI2eIu2Avf16sWSXX77/XTHbTow0+NaxglWSgiCunW65&#10;UXC9vD9tQPiArLFzTAp+yEOxXzzsMNdu4orGc2hEDGGfowITQp9L6WtDFn3ieuLIfbjBYohwaKQe&#10;cIrhtpNZmq6lxZZjg8Gejobqr/O3VTBSZaqXz8PbNptkecMT8339rNTjci5fQQSaw7/4z33SCrI4&#10;Nn6JP0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6XzTWvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="467E6362" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+                      <w:p w14:paraId="74C4DA8D" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="009DE0"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="009DE0"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>En savoir +</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656191" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77C61A0C" wp14:editId="05E22F0E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656191" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F34D9A6" wp14:editId="298EC04C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7563600" cy="10692000"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Image 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="6" name="2020_10_16_dos_couv_rvb_pour word.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId27"/>
+                        <a:blip r:embed="rId34"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7563600" cy="10692000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i28" o:spid="_x0000_s28" type="#_x0000_t75" style="position:absolute;z-index:-251656191;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:page;margin-left:0.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:page;margin-top:0.00pt;mso-position-vertical:absolute;width:595.56pt;height:841.89pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
-                <v:imagedata r:id="rId40" o:title=""/>
+                <v:imagedata r:id="rId36" o:title=""/>
                 <o:lock v:ext="edit" rotation="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00480E61">
+    <w:sectPr w:rsidR="000C4DCF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="17" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:comment w:id="0" w:author="Pascal" w:date="2024-09-06T09:21:00Z" w:initials="P">
+  <w:comment w:id="0" w:author="Pascal" w:date="2024-09-06T09:22:00Z" w:initials="P">
     <w:p w14:paraId="00000001" w14:textId="00000001">
       <w:pPr>
         <w:spacing w:line="240" w:after="0" w:lineRule="auto" w:before="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A mettre les uns en dessous des autres.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="Pascal" w:date="2024-09-06T09:22:00Z" w:initials="P">
+  <w:comment w:id="1" w:author="Pascal" w:date="2024-09-06T09:21:00Z" w:initials="P">
     <w:p w14:paraId="00000002" w14:textId="00000002">
       <w:pPr>
         <w:spacing w:line="240" w:after="0" w:lineRule="auto" w:before="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A mettre les uns en dessous des autres.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtendedDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:commentEx w15:paraId="00000001" w15:done="0"/>
   <w15:commentEx w15:paraId="00000002" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIdsDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
-  <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="096E229B"/>
-  <w16cid:commentId w16cid:paraId="00000002" w16cid:durableId="1B19B1C7"/>
+  <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="1B19B1C7"/>
+  <w16cid:commentId w16cid:paraId="00000002" w16cid:durableId="096E229B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D33255E" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E">
+    <w:p w14:paraId="4C78AF10" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2D4BDC" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E"/>
+    <w:p w14:paraId="4CE0CF6E" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C42D75A" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E">
+    <w:p w14:paraId="15A473B3" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4C6F5D" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E"/>
+    <w:p w14:paraId="60F75824" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7940,375 +8344,282 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="akzidenz-grotesk std regular">
+  <w:font w:name="Akzidenz-Grotesk Std Regular">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="minionpro-regular">
+  <w:font w:name="MinionPro-Regular">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="264197133"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="2565A6C4" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+      <w:p w14:paraId="37F3BCC9" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="47BB82FF" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+  <w:p w14:paraId="1C9E362D" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7F9D49A6" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9"/>
+  <w:p w14:paraId="7C9116F0" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="672457675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="5E4F8BF0" w14:textId="5A141C5F" w:rsidR="007C49A9" w:rsidRDefault="007C49A9" w:rsidP="003218C5">
+      <w:p w14:paraId="2E1575F8" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="00F9741E">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="4478" w:y="2"/>
           <w:ind w:right="360"/>
-          <w:jc w:val="both"/>
+          <w:jc w:val="center"/>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lettre d’intention </w:t>
-[...31 lines deleted...]
-          <w:t xml:space="preserve"> &gt; </w:t>
+          <w:t xml:space="preserve">Partie I – Lettre d’intention à un dispositif de soutien aux projets pédagogiques &gt; </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00144966">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2CB86DA0" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9" w:rsidP="003218C5">
+  <w:p w14:paraId="085B6791" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A525B22" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9" w:rsidP="003218C5">
+  <w:p w14:paraId="35A0C931" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF"/>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15F70C3C" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57158FF6" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E">
+    <w:p w14:paraId="6A4BD4CA" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7140B2E5" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E"/>
+    <w:p w14:paraId="7A2F3247" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB64CF3" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E">
+    <w:p w14:paraId="0BA86DBB" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B30DE6" w14:textId="77777777" w:rsidR="00CE545E" w:rsidRDefault="00CE545E"/>
+    <w:p w14:paraId="57864C6A" w14:textId="77777777" w:rsidR="00E02346" w:rsidRDefault="00E02346"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C9B0E41" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9">
+  <w:p w14:paraId="654A7E90" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7083FC81" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="437EAEF3" w14:textId="77777777" w:rsidR="007C49A9" w:rsidRDefault="007C49A9"/>
+  <w:p w14:paraId="127AD036" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D0F3AF6" w14:textId="77777777" w:rsidR="000C4DCF" w:rsidRDefault="000C4DCF">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01652B1E"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D9097E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF2A5848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="009DD1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8382,54 +8693,169 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B632BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B0E3E90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="009DE0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05292D0C"/>
+    <w:nsid w:val="07447D2D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A860FA2A"/>
+    <w:tmpl w:val="E422752C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="27"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8496,368 +8922,255 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0849018A"/>
-[...112 lines deleted...]
-    <w:nsid w:val="13E56EC4"/>
+    <w:nsid w:val="0FB83E41"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="38F445E2"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="42F88656"/>
+    <w:tmpl w:val="2EEC6E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C424297"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="182B5CA8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B7DAAEA6"/>
+    <w:tmpl w:val="EAC65BF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C566AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="710C582C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8899,54 +9212,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25A55B78"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CD130A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CAC45EB6"/>
+    <w:tmpl w:val="58C6309A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8988,65 +9301,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2A5ACB"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A2825A0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AC1AF9FA"/>
+    <w:tmpl w:val="6F9C1D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9077,508 +9387,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3A038C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FDA31E7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8DF8D54A"/>
-[...453 lines deleted...]
-    <w:tmpl w:val="536A6558"/>
+    <w:tmpl w:val="4FFCCD14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9620,481 +9476,1990 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...344 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20045F5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BF4112E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2155778F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6F6E7DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22501589"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DBF8769E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29043EB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="010EEDFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4B6F8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F5C1210"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F07F5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D786AFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347E0793"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96FA6F0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A72F5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7B642238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A17505C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AF8675C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="27"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3D1D81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2D9C0406"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9867AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="83DAB1C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41302308"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2252FAA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="009DD1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446C36B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="935CA15C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA24670"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08589B26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DFF75DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1414BB4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="txtlistec11noir"/>
+      <w:lvlText w:val="&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="009DD1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5177161C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD8889AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533E2EC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FAE6E06E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543948D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8864014A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580E6C27"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE564472"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F4963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="599E755E"/>
     <w:lvl w:ilvl="0" w:tplc="F9EA25DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="061A9416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10163,173 +11528,571 @@
     <w:lvl w:ilvl="7" w:tplc="640C8062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B24CB2DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632D0623"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D402A25"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3356E684"/>
+    <w:tmpl w:val="2AC04DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="txtlistec11noir"/>
-      <w:lvlText w:val="&gt;"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...4 lines deleted...]
-        <w:color w:val="009DD1"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA3505F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36721958"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="27"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BD106D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6437704A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D77647C4"/>
+    <w:tmpl w:val="43CC52D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="27"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65622A63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9AF052C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66546332"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65F85D8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68740841"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A204F57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="txtexergueliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10398,54 +12161,395 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DD13DC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68985642"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="107CB91C"/>
+    <w:tmpl w:val="DFEAA16C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E7F3F43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50E4B58E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EDB1949"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6450E282"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73153358"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBC8D68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10487,54 +12591,280 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D762051"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75470483"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0A14E576"/>
+    <w:tmpl w:val="75A6C7FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7759759E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FA43208"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="27"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79BD1272"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9082542C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10576,683 +12906,411 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="741F0EEB"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB33B3E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="13CCECAE"/>
+    <w:tmpl w:val="D2DA9738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1258291511">
+  <w:num w:numId="1" w16cid:durableId="1585919264">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1955668014">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="634869005">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="821966228">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="934291718">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1163669607">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1728530641">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="176894286">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="841696897">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2090810404">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1599102357">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1226600602">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="942877050">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="625819772">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1188134502">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1042558590">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1053771903">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1319921190">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="216941136">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="200096333">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="983657570">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1483501192">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1403795046">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1340690951">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="14770584">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1904024338">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1537158470">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="123276836">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2003198780">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="180433314">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1326785695">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1862351730">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1212233405">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1970359547">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1903372246">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1139808650">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="616644124">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="393049889">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="847060943">
+  <w:num w:numId="39" w16cid:durableId="1418553110">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="879896252">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="874191786">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="230774890">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="497312082">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1798522466">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="167066662">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="175389862">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1518498121">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="47" w16cid:durableId="947738134">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="723607226">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="48" w16cid:durableId="1932856230">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1832216580">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="49" w16cid:durableId="614018380">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="779449822">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="50" w16cid:durableId="1629318707">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="706028523">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="51" w16cid:durableId="627201086">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1527013278">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="52" w16cid:durableId="1841197790">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1872450386">
+  <w:num w:numId="53" w16cid:durableId="633561191">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1057709127">
-[...14 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="48386796">
+  <w:num w:numId="54" w16cid:durableId="779449822">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1550068421">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="55" w16cid:durableId="1789471098">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1396051015">
-[...34 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/peopleDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:person w15:author="Pascal">
     <w15:presenceInfo w15:providerId="None" w15:userId="Pascal"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00480E61"/>
-[...143 lines deleted...]
-    <w:rsid w:val="00FB2E9F"/>
+    <w:rsidRoot w:val="000C4DCF"/>
+    <w:rsid w:val="000C4DCF"/>
+    <w:rsid w:val="001C2A41"/>
+    <w:rsid w:val="0022019A"/>
+    <w:rsid w:val="00460014"/>
+    <w:rsid w:val="004911B4"/>
+    <w:rsid w:val="0053134C"/>
+    <w:rsid w:val="006A29AC"/>
+    <w:rsid w:val="0070191F"/>
+    <w:rsid w:val="007E5625"/>
+    <w:rsid w:val="00886913"/>
+    <w:rsid w:val="00A77CB1"/>
+    <w:rsid w:val="00A850BE"/>
+    <w:rsid w:val="00BB2133"/>
+    <w:rsid w:val="00BD6962"/>
+    <w:rsid w:val="00C71446"/>
+    <w:rsid w:val="00D84299"/>
+    <w:rsid w:val="00E02346"/>
+    <w:rsid w:val="00E4249C"/>
+    <w:rsid w:val="00E430A8"/>
+    <w:rsid w:val="00F9741E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="077EC24F"/>
-  <w15:docId w15:val="{31B4BA8E-9095-4749-8243-60F514BABDFD}"/>
+  <w14:docId w14:val="26641313"/>
+  <w15:docId w15:val="{98578D7B-C287-4877-A0C5-45EFDAC82579}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12079,50 +14137,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
     <w:name w:val="Caption Char"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
@@ -22694,51 +24753,50 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="009DE0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ParagraphedelisteCar"/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
@@ -23127,51 +25185,51 @@
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa4">
     <w:name w:val="Pa4"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="akzidenz-grotesk std regular" w:eastAsia="Times New Roman" w:hAnsi="akzidenz-grotesk std regular" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Akzidenz-Grotesk Std Regular" w:eastAsia="Times New Roman" w:hAnsi="Akzidenz-Grotesk Std Regular" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
     <w:name w:val="Note de fin Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedefin"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedefinCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
@@ -23529,51 +25587,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="COUV03nomduservice">
     <w:name w:val="COUV 03 nom du service"/>
     <w:qFormat/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphestandard">
     <w:name w:val="[Paragraphe standard]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="minionpro-regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="minionpro-regular" w:cs="minionpro-regular"/>
+      <w:rFonts w:ascii="MinionPro-Regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Trameclaire-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rPr>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
@@ -23808,171 +25866,101 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrencelgre">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue3">
     <w:name w:val="Mention non résolue3"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="object">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D5D15"/>
+    <w:rsid w:val="004911B4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="299724168">
+    <w:div w:id="300696324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="725689665">
-[...64 lines deleted...]
-    <w:div w:id="1742556237">
+    <w:div w:id="1248854395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId47" Type="http://schemas.onlyoffice.com/commentsDocument" Target="commentsDocument.xml"/><Relationship Id="rId50" Type="http://schemas.onlyoffice.com/peopleDocument" Target="peopleDocument.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/projets-pedagogiques/dispositifs-de-soutien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpg"/><Relationship Id="rId45" Type="http://schemas.onlyoffice.com/commentsExtendedDocument" Target="commentsExtendedDocument.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId49" Type="http://schemas.onlyoffice.com/commentsIdsDocument" Target="commentsIdsDocument.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/politique-de-formation/cadrage-institutionnel/amelioration-continue-de-loffre-de-formation/feuilles-de-route" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/projets-pedagogiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/politique-de-formation/cadrage-institutionnel/feuilles-de-route" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId39" Type="http://schemas.onlyoffice.com/peopleDocument" Target="peopleDocument.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId42" Type="http://schemas.onlyoffice.com/commentsDocument" Target="commentsDocument.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/projets-pedagogiques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId41" Type="http://schemas.onlyoffice.com/commentsExtendedDocument" Target="commentsExtendedDocument.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId40" Type="http://schemas.onlyoffice.com/commentsIdsDocument" Target="commentsIdsDocument.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseigner.u-bordeaux.fr/projets-pedagogiques/dispositifs-de-soutien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24148,87 +26136,87 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E489E30C-C401-4FA5-B6E8-A021C6FA9FA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5662C7E-E92B-EC4D-A144-719E7C424E44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1334</Words>
-  <Characters>7342</Characters>
+  <Words>1346</Words>
+  <Characters>7403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8659</CharactersWithSpaces>
+  <CharactersWithSpaces>8732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>2c86a292f2cc1cf6a50e6d4bd4dbe137c4f1fdf215571f523ae6b6efb44988d5</vt:lpwstr>
   </property>